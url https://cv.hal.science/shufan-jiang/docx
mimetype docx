--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -1014,274 +1014,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Named Entity Recognition for Monitoring Plant Health Threats in Tweets: a ChouBERT Approach</w:t>
+                <w:t xml:space="preserve">ChouBERT: Pre-training French Language Model for Crowdsensing with Tweets in Phytosanitary Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shufan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Angarita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Orensanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 6th International Conference on Universal Village (UV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Boston, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Research Challenges in Information Science (RCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Barcelona, Spain. pp.653-661, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UV56588.2022.10185492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05760-1_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245168v1</w:t>
+                <w:t xml:space="preserve">hal-03621123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChouBERT: Pre-training French Language Model for Crowdsensing with Tweets in Phytosanitary Context</w:t>
+                <w:t xml:space="preserve">Named Entity Recognition for Monitoring Plant Health Threats in Tweets: a ChouBERT Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shufan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Angarita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cormier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Orensanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research Challenges in Information Science (RCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Barcelona, Spain. pp.653-661, </w:t>
+              <w:t xml:space="preserve">2022 6th International Conference on Universal Village (UV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-05760-1_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UV56588.2022.10185492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621123v1</w:t>
+                <w:t xml:space="preserve">hal-04245168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativeness In Twitter Textual Contents For Farmer-centric Plant Health Monitoring</w:t>
               </w:r>
@@ -2347,51 +2347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Jiang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1072329" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genet Asefa Gesese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxiong Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Tan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaotai Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3792934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jacyszyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hertling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kerzenmacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14872358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.sdp-1.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orensanz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV56588.2022.10185492" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_40" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615884v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_41" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49165-9_8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Salatino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke Ongenae" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Vahdati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Gentile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW60" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03940105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Jiang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1072329" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genet Asefa Gesese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxiong Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Tan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaotai Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3792934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jacyszyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hertling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kerzenmacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14872358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.sdp-1.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orensanz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_40" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV56588.2022.10185492" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615884v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_41" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49165-9_8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Salatino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke Ongenae" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Vahdati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Gentile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW60" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03940105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>