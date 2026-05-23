--- v0 (2026-03-22)
+++ v1 (2026-05-23)
@@ -98,53 +98,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0728-8671</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0-vXGYYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AGQ-3131-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -153,4826 +174,5228 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state-of-the-art applications of machine learning technologies in liquid biofuel biorefineries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-Scale Modeling of Enzymatic Hydrolysis Efficiency Based on Machine Learning: From Hydrothermal Pretreatment Conditions to Lignin Structural Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danna Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Joao Cárdenas-Oscanoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108510⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (12), pp.6204-6222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6c01064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555896v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring microwave-responsive carbon from lignin for efficient syngas generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haolin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianzhi Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingming Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 441, pp.133658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective catalytic conversion of polyphenylene oxide waste into benzene and toluene for hydrogen storage via zeolite-controlled hydro-pyrolysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency-Optimized Microwave Reforming of Biochar: Synergistic Enhancement of Syngas Quality via Molecular-Level Activation of the Boudouard Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongxian Li</w:t>
+                <w:t xml:space="preserve">Yaodong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Lin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mengyuan Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianzhi Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (2), pp.121267. </w:t>
+              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 126, pp.102536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2026.121267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joei.2026.102536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555873v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Upcycling of Polycarbonate Waste to Cyclohexanol via RuLa Dual‐Atom Catalysis</w:t>
+                <w:t xml:space="preserve">Domain-Knowledge-Guided Precursor Descriptors Enable Low-Characterization Prediction of Sodium Storage in Sulfur-Containing Biomass-Derived Hard Carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dongxian Li</w:t>
+                <w:t xml:space="preserve">Chenghao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zedong Zhang</w:t>
+                <w:t xml:space="preserve">Junxiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zechao Zhuang</w:t>
+                <w:t xml:space="preserve">Yanghao Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiarui Yang</w:t>
+                <w:t xml:space="preserve">Shitao Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senqiang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202524681⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (8), pp.3706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app16083706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555909v1</w:t>
+                <w:t xml:space="preserve">hal-05589223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced H-Beta Zeolite Catalysis for Selective Benzene Production from Sulfur-Containing PPS Plastic Waste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dongxian Li</w:t>
+                <w:t xml:space="preserve">The state-of-the-art applications of machine learning technologies in liquid biofuel biorefineries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danna Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaocao Shan</w:t>
+                <w:t xml:space="preserve">Yan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aldo Joao Cárdenas-Oscanoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xianzhi Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (4), pp.2116-2128. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 205, pp.108510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c11721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555875v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Guided Exploration of Process Control in Carbon-Based Catalyst Design for Two-Electron Oxygen Reduction</w:t>
+                <w:t xml:space="preserve">Selective Upcycling of Polycarbonate Waste to Cyclohexanol via RuLa Dual‐Atom Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zihao Jiang</w:t>
+                <w:t xml:space="preserve">Jia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Cong</w:t>
+                <w:t xml:space="preserve">Dongxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinrui Zhou</w:t>
+                <w:t xml:space="preserve">Zedong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengchun Hu</w:t>
+                <w:t xml:space="preserve">Zechao Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuying Zhao</w:t>
+                <w:t xml:space="preserve">Jiarui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (32), pp.21337-21348. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c01707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202524681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555859v1</w:t>
+                <w:t xml:space="preserve">hal-05555909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Techno-Economic Feasibility of Bamboo Residue-Derived Hard Carbon</w:t>
+                <w:t xml:space="preserve">Selective catalytic conversion of polyphenylene oxide waste into benzene and toluene for hydrogen storage via zeolite-controlled hydro-pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senqiang Qin</w:t>
+                <w:t xml:space="preserve">Bingqing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenghao Yu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wei Xu</w:t>
+                <w:t xml:space="preserve">Xi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shule Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianzhi Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app15137113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (2), pp.121267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2026.121267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555829v1</w:t>
+                <w:t xml:space="preserve">hal-05555873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Yield-Selectivity Trade-Off in Polystyrene Waste Valorization to Toluene via Thermodynamic Decoupling with Dilute Ru Catalysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Advanced H-Beta Zeolite Catalysis for Selective Benzene Production from Sulfur-Containing PPS Plastic Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zechao Zhuang</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocao Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shule Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianzhi Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41565-025-02069-x⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (4), pp.2116-2128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c11721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555869v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing methane cracking through variable-frequency microwave heating: Improved energy efficiency and carbon nanotube formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Liao</w:t>
+                <w:t xml:space="preserve">Data-Guided Exploration of Process Control in Carbon-Based Catalyst Design for Two-Electron Oxygen Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengyuan Wen</w:t>
+                <w:t xml:space="preserve">Xinrui Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurong Ren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shule Wang</w:t>
+                <w:t xml:space="preserve">Shengchun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuying Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2025.137634⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (32), pp.21337-21348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c01707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555833v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Role of Lignin in Biomass-Derived Hard Carbon Anodes via Machine Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Assessing the Techno-Economic Feasibility of Bamboo Residue-Derived Hard Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senqiang Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenghao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanghao Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Sun</w:t>
+                <w:t xml:space="preserve">Gaoyue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ao Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaoyue Zhang</w:t>
+                <w:t xml:space="preserve">Wei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 631, pp.236323. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (13), pp.7113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.236323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app15137113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555806v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed electrified heating for efficient hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking the yield–selectivity trade-off in polystyrene waste valorization via tandem depolymerization and hydrogenolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zedong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanmin Yang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yazhe Wang</w:t>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zechao Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47534-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41565-025-02069-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555800v1</w:t>
+                <w:t xml:space="preserve">hal-05555869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Process Control and Catalyst Design in Methane Catalytic Decomposition: A Machine Learning Perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhancing methane cracking through variable-frequency microwave heating: Improved energy efficiency and carbon nanotube formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haolin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyuan Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurong Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chuchu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.05.413⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 334, pp.137634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2025.137634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555600v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel three-stage ex-situ catalytic pyrolysis process for improved bio-oil yield and quality from lignocellulosic biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Unveiling the Role of Lignin in Biomass-Derived Hard Carbon Anodes via Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanghao Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ilman Nuran Zaini</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2024.131029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 631, pp.236323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.236323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555771v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Index to Screen and Evaluate Ionic Liquids for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kang Sun</w:t>
+                <w:t xml:space="preserve">Distributed electrified heating for efficient hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanmin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilman Nuran Zaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruming Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanghao Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhe Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01658⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47534-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555790v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic investigation on the catalytic pyrolysis of plastic fractions of waste electrical and electronic equipment (WEEE): A mathematical deconvolution approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring the Role of Process Control and Catalyst Design in Methane Catalytic Decomposition: A Machine Learning Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmerson Hondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuchu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.07.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.601-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.05.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555781v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-negative valorization of biomass waste into affordable green hydrogen and battery anodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kinetic investigation on the catalytic pyrolysis of plastic fractions of waste electrical and electronic equipment (WEEE): A mathematical deconvolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samina Gulshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoda Shafaghat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leilei Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuchu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.09.096⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187, pp.156-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555579v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of green graphite industry: Graphite from biomass and its various applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Novel Index to Screen and Evaluate Ionic Liquids for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifeng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shiwei Chen</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangqiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Susmat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sus2.139⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (33), pp.14801 - 14810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555575v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Krevelen diagrams based on machine learning visualize feedstock-product relationships in thermal conversion processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A novel three-stage ex-situ catalytic pyrolysis process for improved bio-oil yield and quality from lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanghao Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yuming Wen</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilman Nuran Zaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-023-01077-z⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 295, pp.131029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2024.131029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555596v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed plastics wastes upcycling with high-stability single-atom Ru catalyst</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jia Wang</w:t>
+                <w:t xml:space="preserve">Carbon-negative valorization of biomass waste into affordable green hydrogen and battery anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanmin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Nurdiawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohu Ge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ritambhara Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (41), pp.22836-22844. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (Part A), pp.459 - 471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c09338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.09.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555592v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal carbonization coupled with pyrolysis: An innovative approach to digestate management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Establishment of green graphite industry: Graphite from biomass and its various applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanghao Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukasz Niedzwiecki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcin Baranowski</w:t>
+                <w:t xml:space="preserve">Lingfeng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Energy and Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gerr.2023.100034⟩</w:t>
+              <w:t xml:space="preserve">Susmat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.402 - 415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sus2.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555584v1</w:t>
+                <w:t xml:space="preserve">hal-05555575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2-rich syngas production from pyrolysis of agricultural waste digestate coupled with the hydrothermal carbonization process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Van Krevelen diagrams based on machine learning visualize feedstock-product relationships in thermal conversion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shule Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yuming Wen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lukasz Niedzwiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 269, pp.116101. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-023-01077-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555555v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable hydrogen production from the organic fraction of municipal solid waste through a novel carbon-negative process concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mixed plastics wastes upcycling with high-stability single-atom Ru catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zedong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohu Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yuming Wen</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.124056⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (41), pp.22836-22844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c09338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555559v1</w:t>
+                <w:t xml:space="preserve">hal-05555592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel carbon-negative methane production via integrating anaerobic digestion and pyrolysis of organic fraction of municipal solid waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal carbonization coupled with pyrolysis: An innovative approach to digestate management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pär Göran Jönsson</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Niedzwiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Energy and Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (3), pp.100034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gerr.2023.100034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.115042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05555549v1</w:t>
+                <w:t xml:space="preserve">hal-05555584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning model to predict the pyrolytic kinetics of different types of feedstocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">H2-rich syngas production from pyrolysis of agricultural waste digestate coupled with the hydrothermal carbonization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilman Nuran Zaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Li</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Niedzwiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 260, pp.115613. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115613⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 269, pp.116101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555569v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of engineered beach-cast seaweed: Performances and life cycle assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Renewable hydrogen production from the organic fraction of municipal solid waste through a novel carbon-negative process concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shule Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanmin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilman Nuran Zaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuming Wen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, pp.124056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.124056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05555570v1</w:t>
+                <w:t xml:space="preserve">hal-05555559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydrothermal carbonization pretreatment on the pyrolysis behavior of the digestate of agricultural waste: A view on kinetics and thermodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Novel carbon-negative methane production via integrating anaerobic digestion and pyrolysis of organic fraction of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuming Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcin Baranowski</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilman Nuran Zaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Göran Jönsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, pp.115042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.115042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.133881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05555553v1</w:t>
+                <w:t xml:space="preserve">hal-05555549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic bio-activated carbons production using different process parameters for phosphorus removal from artificially prepared phosphorus-rich and domestic wastewater</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A machine learning model to predict the pyrolytic kinetics of different types of feedstocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tong Han</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanghao Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilman Nuran Zaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weihong Yang</w:t>
+                <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 271, pp.129561. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 260, pp.115613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555516v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of raw and anaerobically digested organic fractions of municipal solid waste: Kinetics, thermodynamics, and product characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Effect of hydrothermal carbonization pretreatment on the pyrolysis behavior of the digestate of agricultural waste: A view on kinetics and thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shule Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Niedzwiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 415, pp.129064. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129064⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 431, pp.133881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.133881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555519v1</w:t>
+                <w:t xml:space="preserve">hal-05555553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis behaviour, kinetics and thermodynamic data of hydrothermal carbonization–Treated pulp and paper mill sludge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pyrolysis of engineered beach-cast seaweed: Performances and life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanghao Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.06.027⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, pp.118875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555529v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of hydrothermal carbonization treatment for water and energy recovery from organic fraction of municipal solid waste digestate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrolysis of raw and anaerobically digested organic fractions of municipal solid waste: Kinetics, thermodynamics, and product characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shule Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wangzhong Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Göran Jönsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Aragon-Briceño</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weihong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.106⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 415, pp.129064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555531v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects in the copyrolysis of municipal sewage sludge digestate and salix: Reaction mechanism, product characterization and char stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pyrolysis behaviour, kinetics and thermodynamic data of hydrothermal carbonization–Treated pulp and paper mill sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Hammarström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Göran Jönsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.116687⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177, pp.1282 - 1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555524v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of the co-pyrolysis of cardboard and polyethylene: A kinetic and thermodynamic study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Integration of hydrothermal carbonization treatment for water and energy recovery from organic fraction of municipal solid waste digestate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Aragon-Briceño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Pożarlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Bramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Brem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pär Göran Jönsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 229, pp.120693. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, pp.577 - 591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.120693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555527v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis performance of peat moss: A simultaneous in-situ thermal analysis and bench-scale experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synergistic effects in the copyrolysis of municipal sewage sludge digestate and salix: Reaction mechanism, product characterization and char stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Mandfloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Jönsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Yang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pär G Jönsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118173⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289, pp.116687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.116687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555514v1</w:t>
+                <w:t xml:space="preserve">hal-05555524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis study of hydrothermal carbonization-treated digested sewage sludge using a Py-GC/MS and a bench-scale pyrolyzer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synergistic effect of the co-pyrolysis of cardboard and polyethylene: A kinetic and thermodynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilman Nuran Zaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wangzhong Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pär Göran Jönsson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 262, pp.116335. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.120693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.120693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555505v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic pyrolysis over transition metal-modified zeolites: A comparative study between catalyst activity and deactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic bio-activated carbons production using different process parameters for phosphorus removal from artificially prepared phosphorus-rich and domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Persson</w:t>
+                <w:t xml:space="preserve">Zhaoran Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Duman</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.12.005⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 271, pp.129561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555498v1</w:t>
+                <w:t xml:space="preserve">hal-05555516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pyrolysis performance of peat moss: A simultaneous in-situ thermal analysis and bench-scale experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shule Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wangzhong Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär G Jönsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.118173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrolysis study of hydrothermal carbonization-treated digested sewage sludge using a Py-GC/MS and a bench-scale pyrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shule Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Göran Jönsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 262, pp.116335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalytic pyrolysis over transition metal-modified zeolites: A comparative study between catalyst activity and deactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Duman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shule Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Pettersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of H 2 as Pyrolytic Agent on the Product Distribution during Catalytic Fast Pyrolysis of Biomass Using Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shule Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pär Göran Jönsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (8), pp.8530-8536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b01779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5040,51 +5463,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BACC5CD"/>
+    <w:nsid w:val="7AE77083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5271,51 +5694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shule-wang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0728-8671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AGQ-3131-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Joao C&#225;rdenas-Oscanoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shule Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haolin Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi Meng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingming Xiong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133658" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Shi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxian Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2026.121267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedong Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Zhuang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarui Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202524681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocao Shan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c11721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Jiang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchun Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Zhao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c01707" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senqiang Qin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Yu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghao Jin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyue Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15137113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-025-02069-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Wen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurong Ren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.137634" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiao Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.236323" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanmin Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilman Nuran Zaini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruming Pan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhe Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47534-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Wen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmerson Hondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuchu Tang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.05.413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirui Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Shi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.131029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangqiang Yu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01658" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Gulshan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Shafaghat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Dai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555579v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nurdiawati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritambhara Gond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.09.096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sus2.139" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-01077-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Ge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c09338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Niedzwiecki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerr.2023.100034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124056" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G&#246;ran J&#246;nsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.115042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118875" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133881" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoran Zheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Yang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129561" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555519v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangzhong Mu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129064" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hammarstr&#246;m" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.06.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555531v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aragon-Brice&#241;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Po&#380;arlik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bramer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Brem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.106" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Mandfloen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r J&#246;nsson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116687" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555527v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120693" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555514v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G J&#246;nsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118173" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555505v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Persson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116335" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Pettersson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.12.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01779" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shule-wang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0728-8671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=0-vXGYYAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AGQ-3131-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Xie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Ma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Joao C&#225;rdenas-Oscanoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shule Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6c01064" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555864v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haolin Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi Meng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingming Xiong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Wen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2026.102536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiao Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghao Jin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitao Wen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senqiang Qin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app16083706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555896v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxian Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedong Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Zhuang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarui Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202524681" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Shi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2026.121267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocao Shan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c11721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchun Hu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c01707" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyue Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15137113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-025-02069-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurong Ren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.137634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.236323" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanmin Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilman Nuran Zaini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruming Pan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhe Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47534-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555600v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Wen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmerson Hondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuchu Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.05.413" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Gulshan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Shafaghat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Dai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangqiang Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01658" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirui Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Shi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.131029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nurdiawati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritambhara Gond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.09.096" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sus2.139" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-01077-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Ge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c09338" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Niedzwiecki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerr.2023.100034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555555v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G&#246;ran J&#246;nsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.115042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555569v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115613" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133881" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118875" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangzhong Mu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129064" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hammarstr&#246;m" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.06.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aragon-Brice&#241;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Po&#380;arlik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bramer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Brem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.106" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Mandfloen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r J&#246;nsson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116687" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120693" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoran Zheng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129561" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G J&#246;nsson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118173" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Persson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116335" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Pettersson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.12.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01779" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>