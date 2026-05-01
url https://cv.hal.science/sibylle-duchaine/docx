--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,263 +191,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalizing circular economy. Reflections on a by-product upcycling value chain construction in the brewing sector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samira Rousselière</w:t>
+                <w:t xml:space="preserve">Vers une souveraineté alimentaire territorialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22434/IFAMR2021.0154⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (10), pp.183-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19148-3.p.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969402v1</w:t>
+                <w:t xml:space="preserve">hal-05592217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Operationalizing circular economy. Reflections on a by-product upcycling value chain construction in the brewing sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Petiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Korbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (5), pp.803-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22434/IFAMR2021.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’agriculture biologique contribue-t-elle au bien-être ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (1), pp.39-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -457,159 +548,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des territoires qui nourrissent : contributions des PAT à la souveraineté alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Dec 2025, Université de Caen Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le gaspillage alimentaire et valoriser les viandes locales en ajustant l'offre des circuits-courts à la demande de la restauration collective d'un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -625,612 +716,612 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIMHE - 10ème colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles stratégies d’acteurs pour des filières agro-alimentaires territorialisées ? Enquête auprès de 6 filières en Bourgogne-Franche-Comté et Pays-de-la-Loire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
+                <w:t xml:space="preserve">Ancrage territoriale d’une filière viande bovine. Le cas du collectif « De la Terre à l’Assiette » en Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leslie Carnoye</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e colloque ASRDLF - Association de Science Régionale de Langue Française</w:t>
+              <w:t xml:space="preserve">58e colloque ASRDLF - Association de Science Régionale De Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536170v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancrage territoriale d’une filière viande bovine. Le cas du collectif « De la Terre à l’Assiette » en Pays de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles stratégies d’acteurs pour des filières agro-alimentaires territorialisées ? Enquête auprès de 6 filières en Bourgogne-Franche-Comté et Pays-de-la-Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Berthaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Petit</w:t>
+                <w:t xml:space="preserve">Mathilde Crou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Carnoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e colloque ASRDLF - Association de Science Régionale De Langue Française</w:t>
+              <w:t xml:space="preserve">58e colloque ASRDLF - Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536140v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien entre humour et culture d'innovation : éléments de compréhension</w:t>
+                <w:t xml:space="preserve">Dans quelle mesure l’humour participe-t-il à l’innovation : une étude de cas exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570505v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure l’humour participe-t-il à l’innovation : une étude de cas exploratoire</w:t>
+                <w:t xml:space="preserve">Le lien entre humour et culture d'innovation : éléments de compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570524v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques et rôle des comités de direction dans la fabrique de l'innovation : une approche par les pratiques communicationnelles</w:t>
+                <w:t xml:space="preserve">Innovation-as-Practice : The Communicational Practices of Board Meetings and their Role in Innovating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441697v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation-as-Practice : The Communicational Practices of Board Meetings and their Role in Innovating</w:t>
+                <w:t xml:space="preserve">Caractéristiques et rôle des comités de direction dans la fabrique de l'innovation : une approche par les pratiques communicationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570483v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The communicational micro practices of innovation: the role of meetings in innovating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1240,143 +1331,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoconception et éco-innovation dans l’agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiam Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Duchaîne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 313 p., 2019, 978-1-78405-582-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1386,199 +1477,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giddens, Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Civil Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_651-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berger, Peter Ludwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Civil Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99675-2_176-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1725,51 +1816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcnamara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Besse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Serhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ducha&#238;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_651-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_176-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcnamara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morvant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Besse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Serhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ducha&#238;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_651-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99675-2_176-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>