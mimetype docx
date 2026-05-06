--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1153,165 +1153,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La complémentisation dans les langues créoles – l’exemple de pourdir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The ScrolL Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefano Manfredi, Nicolas Quint, Sep 2024, Paris, INALCO, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recent Evolutions of say-complementizers in Creole languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Kriegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et langage à la croisée des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Carlier, Sorbonne Université, UR STIH Sonia Cristofaro, Sorbonne Université, UR STIH Pascal Denis, Inria, UMR CRIStAL Maia Duguine, CNRS, UMR IKER Eva Soroli, Université de Lille, UMR STL, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703875v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04703900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Kreolistin und Romanistin Ingrid Neumann-Holzschuh : Contes créoles, grammaire et étymologie</w:t>
               </w:r>
@@ -1662,290 +1662,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le factitif dans les créoles de l'Océan Indien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : "Le factitif : perspectives croisées", Université Paris-Sorbonne/Université Paris-Diderot (17-19 novembre 2016), Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contact, convergence, créolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Kriegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque International des Etudes Créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International des Etudes Créoles, Oct 2016, Baie Mahault, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modaux et changement. Exemples des franco-créoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Kriegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aspect dans les créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Tübingen, Germany. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augmentation de la valence: Le causatif en créole seychellois et mauricien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le factitif: perspectives croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Sorbonne et Paris-Diderot, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2046,181 +2046,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur les textes anciens. Le témoignage d'Auguste le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Colloque International des Etudes Créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aix-en-Provence, France. non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Galéga au milieu du 19e siècle. Entre Robinsonade et laboratoire créole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Kriegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Créoles 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Regensburg, Allemagne. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du nouveau sur les textes anciens. Le témoignage d'Auguste le Duc</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konvergenz im Kreol. Was koennen wir von der Zweitspracherwerbsforschung lernen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pfaender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque International des Etudes Créoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aix-en-Provence, France. non paginé</w:t>
+              <w:t xml:space="preserve">Journée créole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Regensburg, Germany. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konvergenz im Kreol. Grundlagen und Anwendung in den Kreolsprachen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée créole internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Regensburg, Germany. non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice: Hybridation codique en milieu scolaire et en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Kriegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2236,221 +2400,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque International des Etudes Créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Réduit, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510682v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01510676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kreol seselwa dan The Atlas of Pidgin and Creole Language Structures</w:t>
               </w:r>
@@ -3090,51 +3090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la valence : le factitif en créole seychellois et en créole mauricien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fon Sing Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Kriegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le causatif : perspectives croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELiPhi, pp. 101-119, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4033,51 +4033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/productions/edition/revue-etudes-creoles/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084564v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pf&#228;nder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth G&#252;lich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2025-0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ludwig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2018-0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veronique" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Kriegel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfaender" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541816-013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Salzmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fon Sing Guillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348217-031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Boll&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Baker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Maria Michaelis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/productions/edition/revue-etudes-creoles/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084564v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pf&#228;nder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth G&#252;lich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2025-0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ludwig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2018-0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veronique" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Kriegel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfaender" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541816-013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Salzmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fon Sing Guillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348217-031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Boll&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Baker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Maria Michaelis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>