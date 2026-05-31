--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -1153,165 +1153,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recent Evolutions of say-complementizers in Creole languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et langage à la croisée des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Carlier, Sorbonne Université, UR STIH Sonia Cristofaro, Sorbonne Université, UR STIH Pascal Denis, Inria, UMR CRIStAL Maia Duguine, CNRS, UMR IKER Eva Soroli, Université de Lille, UMR STL, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La complémentisation dans les langues créoles – l’exemple de pourdir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Kriegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ScrolL Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefano Manfredi, Nicolas Quint, Sep 2024, Paris, INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703900v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04703875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Kreolistin und Romanistin Ingrid Neumann-Holzschuh : Contes créoles, grammaire et étymologie</w:t>
               </w:r>
@@ -1662,290 +1662,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contact, convergence, créolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Colloque International des Etudes Créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité International des Etudes Créoles, Oct 2016, Baie Mahault, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modaux et changement. Exemples des franco-créoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'aspect dans les créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Tübingen, Germany. non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le factitif dans les créoles de l'Océan Indien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Kriegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "Le factitif : perspectives croisées", Université Paris-Sorbonne/Université Paris-Diderot (17-19 novembre 2016), Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contact, convergence, créolisation</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augmentation de la valence: Le causatif en créole seychellois et mauricien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Kriegel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le factitif: perspectives croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Sorbonne et Paris-Diderot, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2184,273 +2184,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Konvergenz im Kreol. Grundlagen und Anwendung in den Kreolsprachen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée créole internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Regensburg, Germany. non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice: Hybridation codique en milieu scolaire et en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque International des Etudes Créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Réduit, Maurice</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Konvergenz im Kreol. Was koennen wir von der Zweitspracherwerbsforschung lernen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Kriegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Pfaender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée créole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Regensburg, Germany. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510676v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01510682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kreol seselwa dan The Atlas of Pidgin and Creole Language Structures</w:t>
               </w:r>
@@ -3090,51 +3090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la valence : le factitif en créole seychellois et en créole mauricien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fon Sing Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Kriegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le causatif : perspectives croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELiPhi, pp. 101-119, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4033,51 +4033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/productions/edition/revue-etudes-creoles/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084564v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pf&#228;nder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth G&#252;lich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2025-0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ludwig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2018-0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veronique" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Kriegel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfaender" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541816-013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Salzmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fon Sing Guillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348217-031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Boll&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Baker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Maria Michaelis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/productions/edition/revue-etudes-creoles/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084564v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pf&#228;nder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth G&#252;lich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2025-0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ludwig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2018-0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veronique" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Kriegel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfaender" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541816-013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Salzmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fon Sing Guillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348217-031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Boll&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Baker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Maria Michaelis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>