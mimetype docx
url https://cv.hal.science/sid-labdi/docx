--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -5029,51 +5029,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling properties of the anisotropic magnetoresistivity of Bi 2 Sr 2 CaCu 2 O 8 thin films below T c</w:t>
+                <w:t xml:space="preserve">Angular scaling of the magnetoresistance of BiSrCaCuO thin films below Tc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
@@ -5091,340 +5091,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 66 (19), pp.2515-2518. </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 185-189, pp.1849-1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.66.2515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(91)91050-e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173271v1</w:t>
+                <w:t xml:space="preserve">hal-04174016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular scaling of the magnetoresistance of BiSrCaCuO thin films below Tc</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Monceau</w:t>
+                <w:t xml:space="preserve">Critical current anisotropy of BiSrCaCuO thin films under magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 4 (1S), pp.S100-S102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/4/1s/019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(91)91050-e⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04174016v1</w:t>
+                <w:t xml:space="preserve">hal-04174009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical current anisotropy of BiSrCaCuO thin films under magnetic fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Monceau</w:t>
+                <w:t xml:space="preserve">Scaling properties of the anisotropic magnetoresistivity of Bi 2 Sr 2 CaCu 2 O 8 thin films below T c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 66 (19), pp.2515-2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.66.2515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/4/1s/019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04174009v1</w:t>
+                <w:t xml:space="preserve">hal-04173271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting gap in Bi 2 Sr 2 CaCu 2 O 8</w:t>
               </w:r>
@@ -5805,311 +5805,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflectivity and transmission spectra of Bi2Sr2Ca1Cu2O8 sputtered thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of the 110 K superconducting phase and characterization of Pb-doped Bi-Sr-Ca-Cu-O thin films prepared by sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Megtert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Bontemps</w:t>
+                <w:t xml:space="preserve">A. Vaures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Boccara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Raffy</w:t>
+                <w:t xml:space="preserve">P. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Less Common Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 164-165, pp.1092-1098. </w:t>
+              <w:t xml:space="preserve">, 1990, 164-165, pp.687-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-5088(90)90522-l⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-5088(90)90277-q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173985v1</w:t>
+                <w:t xml:space="preserve">hal-04173991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the 110 K superconducting phase and characterization of Pb-doped Bi-Sr-Ca-Cu-O thin films prepared by sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflectivity and transmission spectra of Bi2Sr2Ca1Cu2O8 sputtered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Less Common Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 164-165, pp.687-694. </w:t>
+              <w:t xml:space="preserve">, 1990, 164-165, pp.1092-1098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-5088(90)90277-q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-5088(90)90522-l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173991v1</w:t>
+                <w:t xml:space="preserve">hal-04173985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of superconducting properties of Bi-Sr-Ca-Cu-O thin films</w:t>
               </w:r>
@@ -7908,51 +7908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4753B0E"/>
+    <w:nsid w:val="1C05938E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8139,51 +8139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sid-labdi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4247-0206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070753431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216093873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3265-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Tekaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghulman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Benameur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-1212-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benameur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLPFL60J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piatkowska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.11.049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J5T0GC4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tekaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benameur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VGB4Q5H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02159840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B80DA9219063D39326C307D2000226E608063F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruchter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jovanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raffy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lidgi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brissault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kichler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103066c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3752-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZ7PB3NL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.07.220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3WZC49C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9TJ282G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T62KLNP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2005014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9E8FAED48845F6814A544039B628AC767D87B13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Daia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Houdy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(99)00545-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWXHN8VG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373450" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ben Daia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Houdy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(00)00663-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95B4W0V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Stehle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(97)00677-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HWRHV51-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megtert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.1381" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutomo Suenaga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.66.2097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Houdy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Psyllaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07046-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSVM1WS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-441-711" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90948-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN5RWT03-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Azrak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nahoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bontemps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Viry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.49.9846" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rifi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91343-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ3HDWR9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173936v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gallop" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Caplin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raffy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90834-a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTVQ0C6C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Megtert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(93)90006-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XX91P8Q7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laborde" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monceau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90010-a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-605N78QT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poumellec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221700231" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQDPZRF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173938v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gallop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Caplin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90170-h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKBH3D7P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.2515" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174016v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91050-e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J5VWSFG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174009v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Laborde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/4/1s/019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8BZ607T8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Louie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.1346" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91513-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP0NG8KL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Brunel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Louie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91002-l" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F37PW543-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90522-l" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SF4N7H6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaures" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tremblay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90277-q" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBW71NRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(09)80297-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRNFX689-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagoury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90557-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBPM4CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raffy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vaures" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Arabski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Megtert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(89)91173-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFSBRGT4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00604348v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667311v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.05.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKQMXWS6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319679v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tavsanoglu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Addemir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04181259v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sid-labdi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4247-0206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070753431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216093873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3265-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Tekaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghulman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Benameur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-1212-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benameur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLPFL60J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piatkowska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.11.049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J5T0GC4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tekaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benameur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VGB4Q5H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02159840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B80DA9219063D39326C307D2000226E608063F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruchter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jovanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raffy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lidgi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brissault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kichler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103066c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3752-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZ7PB3NL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.07.220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3WZC49C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9TJ282G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T62KLNP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2005014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9E8FAED48845F6814A544039B628AC767D87B13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Daia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Houdy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(99)00545-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWXHN8VG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373450" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ben Daia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Houdy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(00)00663-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95B4W0V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Stehle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(97)00677-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HWRHV51-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megtert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.1381" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutomo Suenaga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.66.2097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Houdy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Psyllaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07046-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSVM1WS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-441-711" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90948-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN5RWT03-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Azrak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nahoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bontemps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Viry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.49.9846" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rifi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91343-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ3HDWR9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173936v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gallop" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Caplin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raffy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90834-a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTVQ0C6C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Megtert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(93)90006-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XX91P8Q7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laborde" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monceau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90010-a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-605N78QT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poumellec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221700231" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQDPZRF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173938v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gallop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Caplin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90170-h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKBH3D7P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91050-e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J5VWSFG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174009v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Laborde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monceau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/4/1s/019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8BZ607T8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.2515" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Louie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.1346" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91513-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP0NG8KL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Brunel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Louie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91002-l" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F37PW543-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173991v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaures" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tremblay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90277-q" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBW71NRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90522-l" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SF4N7H6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(09)80297-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRNFX689-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagoury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90557-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBPM4CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raffy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vaures" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Arabski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Megtert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(89)91173-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFSBRGT4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00604348v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667311v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.05.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKQMXWS6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319679v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tavsanoglu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Addemir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04181259v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>