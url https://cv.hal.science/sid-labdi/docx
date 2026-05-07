--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1756,441 +1756,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetration depth of electron-doped infinite-layer Sr 0.88 La 0.12 CuO 2 + x thin films</w:t>
+                <w:t xml:space="preserve">Investigation of DNA Condensing Properties of Amphiphilic Triblock Cationic Polymers by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fruchter</w:t>
+                <w:t xml:space="preserve">Nathalie Lidgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jovanovic</w:t>
+                <w:t xml:space="preserve">Christine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Raffy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sid Labdi</w:t>
+                <w:t xml:space="preserve">Blandine Brissault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouquet</w:t>
+                <w:t xml:space="preserve">Antoine Kichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144529⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (22), pp.17552-17557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la103066c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173278v1</w:t>
+                <w:t xml:space="preserve">hal-03151245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of DNA Condensing Properties of Amphiphilic Triblock Cationic Polymers by Atomic Force Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and mechanical properties of titanium oxide thin films for biomedical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Guis</w:t>
+                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Brissault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Leborgne</w:t>
+                <w:t xml:space="preserve">C. Buscema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la103066c⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518, pp.3212-3217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151245v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of titanium oxide thin films for biomedical application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penetration depth of electron-doped infinite-layer Sr 0.88 La 0.12 CuO 2 + x thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fruchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Aubert</w:t>
+                <w:t xml:space="preserve">V. Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Buscema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Maciejak</w:t>
+                <w:t xml:space="preserve">H. Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.046⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (14), pp.144529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481200v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static cyclic loadings induced inelastic deformation in a Zr-based bulk metallic glass under nanoindentation</w:t>
               </w:r>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Megtert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 79 (7), pp.1381-1384. </w:t>
@@ -3945,436 +3945,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of the hysteretic magnetization in epitaxial Bi2Sr2CaCu2Ox films</w:t>
+                <w:t xml:space="preserve">Infrared properties of YBa 2 Cu 3 O 7 and Bi 2 Sr 2 Ca n − 1 Cu n O 2 n + 4 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.F. Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Labdi</w:t>
+                <w:t xml:space="preserve">A. El Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.Z. Li</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Nahoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90948-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 49 (14), pp.9846-9856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.49.9846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173914v1</w:t>
+                <w:t xml:space="preserve">hal-04173606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared properties of YBa 2 Cu 3 O 7 and Bi 2 Sr 2 Ca n − 1 Cu n O 2 n + 4 thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Nahoum</w:t>
+                <w:t xml:space="preserve">Superconducting properties and anisotropy of Bi2Sr2CaCu2Oy films and Bi2Sr2CaCu2Oy/Bi2Sr2CuOz superlattices grown by sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bontemps</w:t>
+                <w:t xml:space="preserve">Z.Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guilloux-Viry</w:t>
+                <w:t xml:space="preserve">H. Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thivet</w:t>
+                <w:t xml:space="preserve">S.F. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 49 (14), pp.9846-9856. </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 235-240, pp.182-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.49.9846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)91343-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173606v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting properties and anisotropy of Bi2Sr2CaCu2Oy films and Bi2Sr2CaCu2Oy/Bi2Sr2CuOz superlattices grown by sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Scaling of the hysteretic magnetization in epitaxial Bi2Sr2CaCu2Ox films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 235-240, pp.182-185. </w:t>
+              <w:t xml:space="preserve">, 1994, 235-240, pp.2843-2844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)91343-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90948-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173917v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BSCCO(2223) thin film DC SQUID utilising natural grain boundary weak-links</w:t>
               </w:r>
@@ -4612,1018 +4612,1018 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular dependence of critical currents in Bi2Sr2CaCu2O8 thin films predominant role of the transverse magnetic field component</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of the Polarized XANES at the Cu K Edge of Bi2Sr2Ca1Cu2O8, Bi2Sr2Ca2Cu3O10, and Y1Ba2Cu3O7 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cortès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(92)90010-a⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 170 (2), pp.653-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.2221700231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173597v1</w:t>
+                <w:t xml:space="preserve">hal-04174026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of the Polarized XANES at the Cu K Edge of Bi2Sr2Ca1Cu2O8, Bi2Sr2Ca2Cu3O10, and Y1Ba2Cu3O7 Thin Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A DC SQUID using natural grain boundaries in BSCCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Cortès</w:t>
+                <w:t xml:space="preserve">F.J. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gallop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Caplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.2221700231⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 202 (3-4), pp.268-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(92)90170-h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174026v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DC SQUID using natural grain boundaries in BSCCO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.J. Muller</w:t>
+                <w:t xml:space="preserve">Angular dependence of critical currents in Bi2Sr2CaCu2O8 thin films predominant role of the transverse magnetic field component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Gallop</w:t>
+                <w:t xml:space="preserve">O. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D. Caplin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Raffy</w:t>
+                <w:t xml:space="preserve">P. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 202 (3-4), pp.268-270. </w:t>
+              <w:t xml:space="preserve">, 1992, 197 (3-4), pp.274-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(92)90170-h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(92)90010-a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173938v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular scaling of the magnetoresistance of BiSrCaCuO thin films below Tc</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Monceau</w:t>
+                <w:t xml:space="preserve">Critical current anisotropy of BiSrCaCuO thin films under magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(91)91050-e⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 4 (1S), pp.S100-S102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/4/1s/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174016v1</w:t>
+                <w:t xml:space="preserve">hal-04174009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical current anisotropy of BiSrCaCuO thin films under magnetic fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Monceau</w:t>
+                <w:t xml:space="preserve">Angular scaling of the magnetoresistance of BiSrCaCuO thin films below Tc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 4 (1S), pp.S100-S102. </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 185-189, pp.1849-1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/4/1s/019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(91)91050-e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174009v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling properties of the anisotropic magnetoresistivity of Bi 2 Sr 2 CaCu 2 O 8 thin films below T c</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Superconducting gap in Bi 2 Sr 2 CaCu 2 O 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Louie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 66 (19), pp.2515-2518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.66.2515⟩</w:t>
+              <w:t xml:space="preserve">, 1991, 66 (10), pp.1346-1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.66.1346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173271v1</w:t>
+                <w:t xml:space="preserve">hal-04173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting gap in Bi 2 Sr 2 CaCu 2 O 8</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Martinez</w:t>
+                <w:t xml:space="preserve">Scaling properties of the anisotropic magnetoresistivity of Bi 2 Sr 2 CaCu 2 O 8 thin films below T c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Raffy</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 66 (10), pp.1346-1349. </w:t>
+              <w:t xml:space="preserve">, 1991, 66 (19), pp.2515-2518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.66.1346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.66.2515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173940v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of the mixed state magnetoresistance of high-Tc superconductors in terms of two-dimensional superconducting fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 184 (1-3), pp.159-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5669,51 +5669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting gap and magnetic field effects in Bi2Sr2CaCu2O8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Louie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 185-189, pp.1753-1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5824,51 +5824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of the 110 K superconducting phase and characterization of Pb-doped Bi-Sr-Ca-Cu-O thin films prepared by sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Megtert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,90 +5966,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflectivity and transmission spectra of Bi2Sr2Ca1Cu2O8 sputtered thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Less Common Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 164-165, pp.1092-1098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6095,90 +6095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of superconducting properties of Bi-Sr-Ca-Cu-O thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 165-166, pp.1423-1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6237,51 +6237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between x-ray photoelectron spectra and superconductivity in Bi-O thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dagoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6525,273 +6525,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the biomechanical alterations of human myotubes with desmin mutations using atomic force microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mouly</w:t>
+                <w:t xml:space="preserve">Using the fast-QI mode to dynamically map the nanoscale topography and stiffness of lamellipodia and lamella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Intermediate Filaments 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Noordwijkerhout, Netherlands</w:t>
+              <w:t xml:space="preserve">9th Multifrequency AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181938v1</w:t>
+                <w:t xml:space="preserve">hal-04181908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the fast-QI mode to dynamically map the nanoscale topography and stiffness of lamellipodia and lamella</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+                <w:t xml:space="preserve">Characterizing the biomechanical alterations of human myotubes with desmin mutations using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Multifrequency AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">European Meeting on Intermediate Filaments 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181908v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanics of lipid nanotubes</w:t>
               </w:r>
@@ -7908,51 +7908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C05938E"/>
+    <w:nsid w:val="D6DAE33D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8139,51 +8139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sid-labdi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4247-0206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070753431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216093873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3265-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Tekaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghulman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Benameur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-1212-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benameur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLPFL60J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piatkowska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.11.049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J5T0GC4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tekaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benameur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VGB4Q5H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02159840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B80DA9219063D39326C307D2000226E608063F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruchter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jovanovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raffy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lidgi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brissault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kichler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103066c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3752-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZ7PB3NL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.07.220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3WZC49C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9TJ282G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T62KLNP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2005014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9E8FAED48845F6814A544039B628AC767D87B13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Daia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Houdy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(99)00545-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWXHN8VG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373450" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ben Daia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Houdy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(00)00663-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95B4W0V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Stehle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(97)00677-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HWRHV51-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megtert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.1381" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutomo Suenaga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.66.2097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Houdy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Psyllaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07046-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSVM1WS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-441-711" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90948-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN5RWT03-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Azrak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nahoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bontemps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Viry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.49.9846" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rifi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91343-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ3HDWR9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173936v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gallop" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Caplin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raffy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90834-a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTVQ0C6C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Megtert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(93)90006-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XX91P8Q7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laborde" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monceau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90010-a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-605N78QT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poumellec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221700231" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQDPZRF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173938v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gallop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Caplin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90170-h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKBH3D7P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91050-e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J5VWSFG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174009v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Laborde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monceau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/4/1s/019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8BZ607T8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.2515" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Louie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.1346" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91513-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP0NG8KL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Brunel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Louie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91002-l" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F37PW543-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173991v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaures" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tremblay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90277-q" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBW71NRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90522-l" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SF4N7H6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(09)80297-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRNFX689-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagoury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90557-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBPM4CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raffy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vaures" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Arabski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Megtert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(89)91173-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFSBRGT4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00604348v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667311v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.05.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKQMXWS6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319679v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tavsanoglu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Addemir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04181259v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sid-labdi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4247-0206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070753431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216093873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3265-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Tekaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghulman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Benameur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-1212-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benameur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLPFL60J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piatkowska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.11.049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J5T0GC4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tekaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benameur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VGB4Q5H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02159840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B80DA9219063D39326C307D2000226E608063F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lidgi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brissault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kichler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103066c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruchter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jovanovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raffy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144529" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3752-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZ7PB3NL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.07.220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3WZC49C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9TJ282G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T62KLNP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2005014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9E8FAED48845F6814A544039B628AC767D87B13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Daia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Houdy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(99)00545-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWXHN8VG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373450" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ben Daia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Houdy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(00)00663-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95B4W0V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Stehle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0257-8972(97)00677-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HWRHV51-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megtert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.1381" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutomo Suenaga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.66.2097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Houdy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Psyllaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07046-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSVM1WS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-441-711" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Azrak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nahoum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bontemps" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Viry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.49.9846" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rifi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91343-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ3HDWR9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90948-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN5RWT03-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173936v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gallop" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Caplin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raffy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90834-a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTVQ0C6C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Megtert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(93)90006-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XX91P8Q7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poumellec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221700231" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQDPZRF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173938v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gallop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Caplin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90170-h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKBH3D7P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laborde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monceau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90010-a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-605N78QT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174009v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Laborde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monceau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/4/1s/019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8BZ607T8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91050-e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J5VWSFG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Louie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.1346" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.2515" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91513-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP0NG8KL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Brunel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Louie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)91002-l" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F37PW543-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173991v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaures" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tremblay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90277-q" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBW71NRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90522-l" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SF4N7H6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(09)80297-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRNFX689-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagoury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5088(90)90557-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBPM4CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raffy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vaures" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Arabski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Megtert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(89)91173-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFSBRGT4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00604348v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667311v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.05.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKQMXWS6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319679v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tavsanoglu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Addemir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04181259v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>