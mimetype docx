--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -66,3254 +66,6432 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-photon lensless endoscope with a double-clad tapered multi-core fiber</w:t>
+                <w:t xml:space="preserve">Phase and amplitude ancoding for a kernel based on a photonic lantern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Genchi</w:t>
+                <w:t xml:space="preserve">Nolan Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Hofer</w:t>
+                <w:t xml:space="preserve">Stefano Negrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Carron</w:t>
+                <w:t xml:space="preserve">Damien Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima El Moussawi</w:t>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Pastre</w:t>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Journées nationales d'optique guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2025, MontPellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381877v1</w:t>
+                <w:t xml:space="preserve">hal-05381640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization maintaining multi-segment dispersion-tailored fibers for frequency comb generation with 27 fs pulses at 10 GHz repetition rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-PM fiber frequency combs delivering 70 fs pulse at 10 GHz repetition rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boivinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boivinet</w:t>
+                <w:t xml:space="preserve">Debanuj Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chatterjee</w:t>
+                <w:t xml:space="preserve">Alice Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Houard</w:t>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kudlinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Sivankutty</w:t>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05412139v1</w:t>
+              <w:t xml:space="preserve">CLEO Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2025.SS171_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-photon lensless endoscope with a double-clad tapered multi-core fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavefront Shaping and Novelty Fibers for ultrathin two-photon endoscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05355054v1</w:t>
+              <w:t xml:space="preserve">Środowiskowe Seminarium Fotoniczne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Improvement in Dual Comb Spectroscopy With Time-Programmed Electro-Optic Frequency Combs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+                <w:t xml:space="preserve">Phase and amplitude encoding for all optical kernel methods with a photonic lantern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Negrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05371343v1</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR CNRS ELIOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ELIOS, Oct 2025, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling optimized bending-insensitive multi-core fibers for lensless endoscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Wavefront Shaping and Novelty Fibers: Advancements in Nonlinear Imaging and Optical Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04080581v1</w:t>
+              <w:t xml:space="preserve">General Seminar, Institut Foton, Université de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapered Multicore Fiber for Lensless Endoscopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+                <w:t xml:space="preserve">Double-clad tapered multicore fibers for two-photon lensless endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Genchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03721739v1</w:t>
+              <w:t xml:space="preserve">Advances in Microscopic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1393704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3098028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Imaging Through Optical Fiber with Partial Speckle Scanning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">10 GHz frequency combs of 70 fs duration in a simple all fiber polarization maintaining system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boivinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debanuj Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Conforti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03639450v1</w:t>
+              <w:t xml:space="preserve">CLEO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Long Beach, United States. pp.SS171_2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2025.SS171_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature 120-beam coherent combiner with 3D-printed optics for multicore fiber-based endoscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Two-Photon Lensless Endoscopes with Multicore Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Brévalle</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03360646v1</w:t>
+              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial frequency modulated imaging in coherent anti-Stokes Raman microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Flexible two-photon lensless endoscope with tapered multicore fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Randy Bartels</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02559999v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line-scan Compressive Raman imaging with spatio-spectral encoding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lensless endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Gajendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02955440v1</w:t>
+              <w:t xml:space="preserve">Optique Dijon 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical Angle Fluorescence for Enhanced Axial Sectioning in STED Microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Compressive Raman imaging fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Bartels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02400230v1</w:t>
+              <w:t xml:space="preserve">Photonics Wesr 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Raman imaging with spatial frequency modulated illumination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Flexible lensless endoscope with a conformationally invariant multi-core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02090289v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible lensless endoscope with a conformationally invariant multi-core fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spatial frequency projection imaging of coherent anti-Stokes Raman scattering (SPIFI-CARS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Heuke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Bartels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02284150v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot noninterferometric measurement of the phase transmission matrix in multicore fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High-resolution multimodal flexible coherent Raman endoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasyl Mytskaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dan Oron</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Y. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01876828v1</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A straightforward STED-background corrected fitting model for unbiased STED-FCS analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lensless endocopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02118001v1</w:t>
+              <w:t xml:space="preserve">ImagiNano French Israeli Conference on Imaging and NanoOptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ramot, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear imaging through a Fermat’s golden spiral multicore fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Wide field lensless imaging using multi-core fiber bundle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Oron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01847484v1</w:t>
+              <w:t xml:space="preserve">NaBi French-Israeli annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution multimodal flexible coherent Raman endoscope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Two-photon lensless endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01901643v1</w:t>
+              <w:t xml:space="preserve">Endoscopic Microscopy XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending-induced inter-core group delays in multicore fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nonlinear endoscopes via hollow core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Lombardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasyl Mytskaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01661281v1</w:t>
+              <w:t xml:space="preserve">NaBi French-Israeli annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase retrieval in multi-core fiber bundles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Single-Shot Polarimetry Imaging of Multicore Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01453475v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics, OSA Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, Oct 2016, Rochester, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin endoscopes based on multicore fibers and adaptive optics: a status review and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Towards nonlinear lensless endoscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01378436v1</w:t>
+              <w:t xml:space="preserve">NaBi French-Israeli annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-thin rigid endoscope: two-photon imaging through a graded-index multi-mode fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards two-photon lensless endoscopes: inter-core group delay compensation in a multi-core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Monneret</w:t>
+                <w:t xml:space="preserve">Olivier Vainvinq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01281378v1</w:t>
+              <w:t xml:space="preserve">Advanced Microscopy Techniques IV; and Neurophotonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Munich, Germany. pp.953605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widefield lensless endoscopy with a multicore fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards STED microscopy with nanometric optical sectioning (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01378455v1</w:t>
+              <w:t xml:space="preserve">Photonics West - Biomedical Optics, Single molecule spectroscopy and superresolution imaging VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.859018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2004883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended field-of-view in a lensless endoscope using an aperiodic multicore fiber’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Time-resolved STED microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dan Oron</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01347994v1</w:t>
+              <w:t xml:space="preserve">colloque Diagnostic et imagerie optiques en médecine (OPT-DIAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microscopie STED accordable et résolue en temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Journées Imagerie Optique Non-Conventionnelle (JIONC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunable time-resolved STED microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lefumeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunable time-resolved stimulated emission depletion microscopy for dynamic imaging at the subcellular scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lefumeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">focus on microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Constance, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunable time-resolved stimulated emission depletion microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique interdisciplinaire sur la microscopie fonctionnelle en biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Seignosse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization maintaining multi-segment dispersion-tailored fibers for frequency comb generation with 27 fs pulses at 10 GHz repetition rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boivinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (12), pp.564-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0297628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two-photon lensless endoscope with a double-clad tapered multi-core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Genchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (8), pp.2626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.550709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity Improvement in Dual Comb Spectroscopy With Time-Programmed Electro-Optic Frequency Combs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debanuj Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Line L Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Conforti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (10), pp.4648 - 4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jlt.2025.3544461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling optimized bending-insensitive multi-core fibers for lensless endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Gajendra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (10), pp.15334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.485550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapered Multicore Fiber for Lensless Endoscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (14), pp.25020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compressive Imaging Through Optical Fiber with Partial Speckle Scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.387-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1407586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miniature 120-beam coherent combiner with 3D-printed optics for multicore fiber-based endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Gajendra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Brévalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (19), pp.4968-4971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.435063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial frequency modulated imaging in coherent anti-Stokes Raman microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Heuke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Stockton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Bartels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (5), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.386526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line-scan Compressive Raman imaging with spatio-spectral encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy A Bartels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (19), pp.5567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.400151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compressive Raman imaging with spatial frequency modulated illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Stockton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Bartels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (8), pp.1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.001936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercritical Angle Fluorescence for Enhanced Axial Sectioning in STED Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Coto Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Coto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernández 1+</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2019.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible lensless endoscope with a conformationally invariant multi-core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (9), pp.1185-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.001185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-shot noninterferometric measurement of the phase transmission matrix in multicore fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Oron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.004493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A straightforward STED-background corrected fitting model for unbiased STED-FCS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mailfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.212-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2018.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear imaging through a Fermat’s golden spiral multicore fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.003638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution multimodal flexible coherent Raman endoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Lombardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasyl Mytskaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueqin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-018-0003-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase retrieval in multi-core fiber bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.647-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.000647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bending-induced inter-core group delays in multicore fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (25), pp.203901 - 31863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.031863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrathin endoscopes based on multicore fibers and adaptive optics: a status review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.121506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.21.12.121506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-thin rigid endoscope: two-photon imaging through a graded-index multi-mode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.825-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.000825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widefield lensless endoscopy with a multicore fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.4771-4774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.004771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended field-of-view in a lensless endoscope using an aperiodic multicore fiber’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Oron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (15), pp.3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.003531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measurement and compensation of residual group delay in a multi-core fiber for lensless endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (6), pp.1221-1228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3323,3855 +6501,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase And Amplitude Encoding For All Optical Kernel Methods With A Photonic Lantern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolan Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Negrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Quantum Electronics Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Munich (Allemagne), Germany. IEEE; IEEE, pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de Fluorescence STED accordable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mayet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIFOBIO « Microscopie Fonctionnelle en Biologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Talmont Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imager au-delà de la limite de diffraction grâce à la microscopie STED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag : Diagnostic et Imagerie Optique en Médecine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553461v1</w:t>
-              </w:r>
-[...3176 lines deleted...]
-                <w:t xml:space="preserve">hal-00691238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric lensless imaging: rank-one projections of image frequencies with speckle illuminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot polarimetry imaging of multicore fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7181,152 +7181,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric single-pixel imaging with a multicore fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">arXiv, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2307.08562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7336,117 +7336,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs et méthodes de transport et de contrôle de faisceaux lumineux pour l'imagerie endo-microscopique sans lentille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1000341480. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7456,172 +7456,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imager au-delà de la limite de diffraction grâce à la microscopie STED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Mottin, François Ramaz, Gérard Lelièvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophotonique Générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications Mission Ressource et Compétences Technologiques, pp.110, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7768,51 +7768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Genchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatterjee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Houard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudlinski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sivankutty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0297628" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanuj Chatterjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Line L Bancel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2025.3544461" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsvirkun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.485550" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00661" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407586" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoncini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Br&#233;valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.435063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scott&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stockton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Bartels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.386526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy A Bartels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.400151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Coto Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Coto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez 1+" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.03.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001936" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baudelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001185" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Tsvirkun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Oron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004493" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mailfert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fabre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2018.02.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HBZ6CH5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanvincq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003638" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lombardini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Mytskaniuk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andresen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0003-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.031863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kogan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000647" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.21.12.121506" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cossart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.000825" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003531" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155004v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Desnos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Negrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110916" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01553671v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mayet," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;cart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01553461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2025.SS171_2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381730v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231882" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875448v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923539v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209263" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378848v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Brown" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vainvinq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00835893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mayet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004883" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00689688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673852v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefumeux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leblanc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hofer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.08562" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297943v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00835883v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Desnos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Negrini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanuj Chatterjee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Houard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2025.SS171_2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Moussawi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3098028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoncini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231882" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cossart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Tsvirkun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanvincq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scott&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Bartels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Mytskaniuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Joly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Oron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andresen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lombardini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vainvinq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00835893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mayet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00689688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefumeux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatterjee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudlinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sivankutty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0297628" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Genchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550709" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Line L Bancel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2025.3544461" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra Kumar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsvirkun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.485550" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00661" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407586" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Br&#233;valle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.435063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stockton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.386526" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy A Bartels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.400151" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090289v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scotte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001936" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Coto Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Coto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez 1+" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.03.027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baudelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001185" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004493" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mailfert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fabre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2018.02.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HBZ6CH5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847484v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003638" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0003-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kogan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000647" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661281v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.031863" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.21.12.121506" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.000825" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004771" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003531" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001221" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381679v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110916" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01553671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mayet," TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;cart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01553461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leblanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hofer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.08562" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00835883v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>