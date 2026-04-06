--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sidi Mohammed Senouci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidi-Mohammed Senouci received his Ph.D. in Computer Science in October 2003 from the University of Paris 6 and his HDR from INP Toulouse, France. From December 2004 to August 2010, he was researcher in Orange Labs, Lannion. Since September 2010, he is professor at ISAT, a major French post-graduate school located in Nevers, France, and part of the University of Bourgogne. Since October 2017, he is director the laboratory DRIVE EA 1859 collocated in ISAT Nevers. He participated or still participates to several national and European-wide research projects. Among them FP7 FOTsis, ITEA CarCoDe, ITEA FUSE-IT, ITEA PARFAIT, Visio3D+, SIMVA, and ANR 5G-INSIGHT. He holds 7 international patents and published his work in major IEEE conferences and renowned journals. He was co-chair in VehiCom2009, IEEE Globecom2010, IEEE WCMC2010, IEEE Globecom 2011, IEEE ICC’2012, IEEE ICC’2017, FuturMob2018. He also acted or still acts as TPC member of different IFIP, ACM or IEEE conferences and workshops. He was the Chair of IEEE ComSoc IIN Technical Committee, TCIIN (2014-2016). He is part of the editorial board of IEEE Network Magazine and serves as Guest Editor of premium journals, such Adhoc journal, IEEE Network Magazine, IEEE Access, IEEE Vehicular Technology Magazine, Cluster Computing, IEEE AHSN TC Newsletter from 2008 to 2020, and the French journal REE. He is also a Senior Expert in the societies IEEE and SEE (Society of Electricity and Electronics).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Electric Vehicles in Dynamic Wireless Charging Lanes Using Deep Q-Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 102nd Vehicular Technology Conference (VTC2025-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Oct 2025, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2025-Fall65116.2025.11310467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Network Digital Twinning into Future AI-based 6G Systems: The 6G-TWIN Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antwerp, France. pp.883-888, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit60053.2024.10597058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Data-Driven Techniques to Improve Predictive Modeling of Connected Electric Vehicle Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 100th Vehicular Technology Conference (VTC2024-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Fall63153.2024.10757738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Overlay Cognitive Radio Networks Over Cascaded Channels with Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deemah Tashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.620-625, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Zero-Day Attack Detection in 5G and Beyond V2X Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara Korba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Electric Vehicle Charging Stations Occupancy: A Federated Deep Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Douaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines El Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2023-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence (IT), Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Graph Theory for Efficient Cache Policy Design in $360^{\circ}$ Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines El-Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.976-981, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10436720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning-Based Security Orchestration for 5G-V2X Network Slicing at Cross-Borders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara Korba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.2949-2954, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10437953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight 5G-V2X Intra-Slice Intrusion Detection System Using Knowledge Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shajjad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, France. pp.1112-1117, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Learning-Based Time-Adapted Early Arrival Path Algorithm for Drone Delivery Using Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-adapted Early Arrival Path for Drone Parcel Delivery through Public Transportation Vehicles: Using Q-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business, en collaboration avec IMT Atlantique et l'Université Rennes 1, Feb 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time Series Forecasting Approach Using Classification: Application to Field of View Prediction in 360° videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines El-Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 97th Vehicular Technology Conference (VTC2023-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and physico-chemical predictive modelling of Lithium-ion battery cells aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Herssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress and Exhibition SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porte-Marly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Deep Learning-Based Framework to Avoid Collisions Between Inland Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9825393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Computing-enabled Intrusion Detection for C-V2X Networks using Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymene Selamnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shajjad Hossain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio-de-Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Resource Reservation to Survive Against Adversarial Resource Selection Jamming Attacks in 5G NR-V2X Distributed Mode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.3406-3411, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRIVE-B5G: A Flexible and Scalable Platform Testbed for B5G-V2X Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro (BR), Brazil. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-based Intra-slice Attack Detection for 5G-V2X Sliced Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 95th Vehicular Technology Conference (VTC2022-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Inférence floue pour adapter dynamiquement le temps de réservation des ressources/amélioration de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Djaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FuturMob 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Prediction For Aerial Base Stations for a Coverage Extension in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadja Chaalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin City, China. pp.2163-2168, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC51323.2021.9498892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de contrôle éco-énergétique pour les véhicules hybrides et électriques – Gestion de la batterie et optimisation prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Herssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FuturMob 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de contrôle éco-énergétique pour les véhicules hybrides et électriques – Gestion de la batterie et optimisation prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FuturMob 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stackelberg Game Approach for Incentive V2V Caching in Software-Defined 5G-enabled VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiha Simoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Bourema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environment based approach for the ant colony convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure and Interoperable Platform for Privacy Protection in the Smart Hotel Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS50753.2020.9248483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Spider Optimisation Algorithm for 3D Unmanned Aerial Base Stations Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadja Chaalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Theoretical Game Approach for Resource Allocation in Vehicular Fog Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habtamu Mohammed Birhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Computing for Visual Navigation and Mapping in a UAV Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Hellwagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driton Emini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Schnieders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Based Lightweight Authentication to Secure IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2019, IEEE Consumer Communications & Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las vegas, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Real-Time Object Detection in Inland Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Efficient Smartphone Sensors’ Data Fusion for High Rate Position Sampling Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Anonymous Authentication for Wearable Sensors in Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Electric Vehicles Integration into the Smart Grid : A Game Theoretic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FuturMob'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Based Adaptive Security for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FuturMob'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Cells Placement for Crowd Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Dhifallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Based Adaptive Risk Management in Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, France. pp.1087-1093, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habtamu Birhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmedin Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nevers, France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV-Alert: Fog Computing based Architecture for Safeguarding Vulnerable Road Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Game Approach for Mobile Users Resource Management in a Vehicular Fog Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Green Mesh Routers' Placement to Ensure Small Cells Backhauling in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Dhifallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 86th Vehicular Technology Conference (VTC-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toronto, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2017.8288080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Based Adaptive Remote Access Vpn for Iot: Application to E-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Double Auction Radio Resource Allocation Model in Crowd Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Dhifallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2018 - 2018 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birhanie Habtamu Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohammed Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Time Warping based Map Matching for Vulnerable Road Users’ Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limasol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Reliability Analysis of Density-Aware Congestion Control in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequential Game Approach for Computation-Offloading in an UAV Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Global Communications Conference (GLOBECOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Singapore, Malaysia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2017.8253967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Levels Verification for Secure Data Aggregation in Resource-Constrained Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of a partial reconfigurable hardware architecture for pedestrian detection in regions of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Bay Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on ReConFigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RECONFIG.2017.8279787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined heterogeneous vehicular networks: Taxonomy and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Pierre, France. pp.50-55, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2017.8169805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient management of the control channel bandwidth in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Haouari,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dsdivn: A Distributed Software-Deﬁned Networking Architecture for Infrastructure-Less Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I4CS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV-Alert: A fog-based architecture for safeguarding vulnerable road users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, St. Pierre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phis-Lbp: Feature Descriptor for Vehicle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Bay Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Detect Cyber-Attacks in Unmanned Aerial Vehicles Network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington DC, United States. pp.1-6 ; INSPEC Accession Number: 16654929 </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la conduite en convoi pour la conception de nouveau systèmes de transports innovants pour la livraison de marchandises dans les centres-villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Abbas-Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURMOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of reconfigurable logical computing areas: A real-time system for pedestrian detection in video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Bey Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habtamu Mohammed Birhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montbéliard, France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation offloading game for an UAV network in mobile edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Noureddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation of goods in inner-city centers: can autonomous vehicles in platoon be a suitable solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VPPC 2017 - Vehicle Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards using local energy to enhance smart meters privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell selection game in heterogeneous macro-small cell networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Dhifallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Optimization and Security Approaches to Enhance the Smart Grid Performance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Network of the Future (NOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Buzios, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Anomaly Detection Technique for Low-Resource IoT Devices: A Game-Theoretic Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelimaci,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Bahri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7510811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hpdm : A Hybrid Pseudonym Distribution Method for Vehicular Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Connectivity and Area Coverage for UAV Fleet Mobility Model with Energy Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Logic-Based Communication Medium Selection for QoS Preservation in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7511470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLPZ: The Vehicular Location Privacy Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Ambient Systems, Networks and Technologies (ANT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. pp.369-376, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed prevention scheme from malicious nodes in VANETs' routing protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Control Architecture for RFID Cyber-Physical Robotic Systems: Player/Stage Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hamdania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Kachouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Bouzouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Global Information Infrastructure Symposium (GIIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grid Security: A new Approach to Detect Intruders in a Smart Grid Neighborhood Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fez, Morocco. pp.P6-P11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Intrusion Detection Approach Against Lethal Attacks in the Smart Grid: Temporal and Spatial Based Detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVE2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2015.7347186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Pseudonym Management and Changing Scheme for Vehicular Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual IEEE Global Communications Conference (IEEE GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7842339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sustainable Mechanism to Wake-up Base Stations in Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection and prevention in Internet of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVE2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Density Estimation for VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guerroumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule Intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour Jeunes-chercheurs-entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Roadside Units (RSU) Placement for Delay-Sensitive Applications in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Mekkakia Maaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Ieee Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, New York, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2015.7157957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité Des Communications Pour Véhicules Coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées mobilité en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montoldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background subtraction for aerial surveillance conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Innovations for Community Services (I4CS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Reims, France. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I4CS.2014.6860549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ev-Planning: Electric Vehicle Itinerary Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVE2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaCoNeT.2013.6654583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid algorithm for planning public charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Bendiabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2014.6934262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lightweight hybrid security framework for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.3636-3641, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering-based algorithm for connectivity maintenance in Vehicular Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Louazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abderrahmane Bendaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 14th International Conference on Innovations for Community Services (I4CS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Reims, France. pp.34-38, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I4CS.2014.6860550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure intersection-based routing protocol for data collection in urban vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and lightweight intrusion detection based on nodes' behaviors in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Global Information Infrastructure Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization location scheme for electric charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaCoNeT.2013.6654565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Intrusion Detection Framework in Cluster-Based Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Vehicles Platooning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of data harvesters deployment in an urban areas for an emergency scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Global Information Infrastructure Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Multipath Routing for an Efficient Traffic Distribution and Energy Consuption for Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hints: Hybrid Integration between Network and Traffic Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECAR: an Energy/Channel Aware Routing Protocol For Cooperative Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada. pp.964-969, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE4V2X — Collection, dissemination and multi-hop forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HINTS: A novel approach for realistic simulations of vehicular communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Choroni, Venezuela. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2012.6466764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection framework of cluster-based wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cappadocia, Turkey. pp.000893-000897, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2012.6249415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COL: A data collection protocol for VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madrid, Spain. pp.711-716, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2012.6232266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green fleet management architecture: Application to economic itinerary planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonino Sophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Globecom Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Anaheim, United States. pp.369-373, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2012.6477599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Fleet Management Architecture : Application to Economic Itineary Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Globecom Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organization Framework for Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belbachir Rodwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Mekkakia Maaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination protocol for Heterogeneous Cooperative Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IFIP Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2012.6402819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Relay-Selection and Routing Protocol for Cooperative Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Capacity Of A Linear Vehicular Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah El Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 73rd Vehicular Technology Conference (VTC Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE4V2X: LTE for a Centralized VANET Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Global Telecommunications Conference - GLOBECOM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6133884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation d'un protocole de collecte de données pour réseaux de véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMIC : A Cooperative MAC Protocol for WSN with Minimal Control Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFIP International Conference on New Technologies, Mobility and Security (NTMS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECAR: an Energy/Channel Aware Routing Protocol For Cooperative Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.964-969, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RBCR: a Relay-Based Cooperative Routing Protocol for Cooperative Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days (WD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2011.6098181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Low Power Mac Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society; IEICE Communications Society; Science Council of Japan, in cooperation with Kyoto Prefecture and Kyoto City, Jun 2011, Kyoto, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5962416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE4V2X - impact of high mobility in highway scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Global Information Infrastructure Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Da Nang, Vietnam. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2011.6026706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to disseminate vehicular data efficiently in both highway and urban environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 6th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Niagara Falls, Canada. pp.165-171, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIMOB.2010.5644988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMIPv6: Multicast Configuration-based Mobile IPv6 protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IFIP Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venice, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2010.5657748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le réseau prend le relai du service dans les voitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de recherche ResCom - GDR ASR – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced relay selection decision for cooperative communication in energy constrained networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Wireless Days (WD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP; IEEE, Dec 2009, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2009.5449664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data dissemination platform for vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 7th International Conference on Mobile Ad-Hoc and Sensor Systems (MASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Francisco, United States. pp.745-747, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASS.2010.5663815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage Géographique Dans Les Réseaux Ad Hoc Véhiculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de recherche ResCom - GDR ASR – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations des communications inter-véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Jerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient consumption in wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2004 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.4057-4061, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2004.1313312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Channel Assignment in Cellular Networks: A Reinforcement Learning Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2003 - 10th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Papeete, Tahiti, French Polynesia. pp.302-309, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Admission Control for Multimedia Cellular Networks Using Neuro-Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International IFIP-TC6 Networking Conference (Networking 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC6, May 2002, Pisa, Italy. pp.1208-1213, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-47906-6_109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des réseaux ad hoc à base de politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Ad Hoc Routing Protocols Based on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambience Workshop 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Torino, Italy. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche pour le contrôle d'admission d'appels dans un réseau cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Ambience : les perspectives au niveau QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Munaretto Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS routing in ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Med-Hoc-Net 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic Q-learning-based call admission control for multimedia cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Mobile and Wireless Communications Networks (MWCN 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche Multi-Agents pour le contrôle adaptatif d'une constellation de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gaïti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2000 - Journées Doctorales en Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven, personalized route planning for connected electric vehicles: Optimizing time, energy, and charging stops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 402, pp.126887. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A privacy-preserving Self-Supervised Learning-based intrusion detection system for 5G-V2X networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shajjad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166, pp.103674. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2024.103674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Network Intrusion Detection Enabled by Attention Mechanisms and RNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.7783-7793. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2024.3441862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Last-Mile Deliveries: A Comparative Study of Energy Consumption and Delivery Time for Drone-Only and Drone-Aided Public Transport Approaches in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2024.3408476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-efficient detection of false position attack in 5G and beyond vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 247, pp.110461. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain‐based secure multifunctional data aggregation for fog‐ IoT environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Madjid Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad-Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (21), </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.8212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning for 5G and beyond, a blessing and a curse- an experimental study on intrusion detection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 139, pp.103707. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2024.103707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule connecté : Environnement, Architectures et Défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines El Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetulhak Abdurahman Shewajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (2), pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Vehicle-to-Everything at the Cross-Borders: Security Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara Korba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.114-119. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTM.001.2200140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Security Framework for 5GB Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.26-31. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTM.001.2200233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimal MEC-Based Collision Avoidance System for Cooperative Inland Vessels: A Federated Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.2525 - 2537. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3154158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des communications 5G véhiculaires (5G-V2X) dans un contexte transfrontalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shajjad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (2), pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stacked deep learning approach to cyber-attacks detection in industrial systems: application to power system and gas pipeline systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benamar Bouyeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.561-578. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-021-03426-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Level Optimization to Reduce Waiting Time at Locks in Inland Waterway Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-attacks detection in industrial systems using artificial intelligence-driven methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benamar Bouyeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of critical infrastructure protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.100542. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcip.2022.100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive mechanism for competitive edge caching in 5G-enabled Internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumayssa Hamiroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.109096. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel IoT-Based Explainable Deep Learning Framework for Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Abou El Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.20-23. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTM.005.2200028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Sybil Attacks in Vehicular Fog Networks Using RSSI and Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Benadla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad-Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lehsaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.3919-3935. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3216073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reliable Awareness System for Autonomous River Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (10), pp.17097-17106. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3158584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trusted Hybrid Learning Approach to Secure Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirwan Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE consumer electronics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCE.2021.3099634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient and Secure Multidimensional Data Aggregation for Fog-Computing-Based Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad-Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (8), pp.6143-6153. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3040982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Lightweight Group Key Management for Dynamic Access Control in IoT Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Houcine Elhdhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.1742-1757. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2020.3002957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware access control and anonymous authentication in WBAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, pp.101496. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2019.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Adaptive Remote Access for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.786-799. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2953144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-efficient adaptive beaconing rate management for pedestrian safety: A fuzzy logic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.101285. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2020.101285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs for traffic monitoring: A sequential game-based computation offloading/sharing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem-Eddine Djeghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elyazid Tayeb Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.107273. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-way trust management system for fog computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesfa Tegegne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.206-220. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du véhicule autonome pour une mobilité propre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware anonymous authentication protocols in the internet of things dedicated to e-health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.23-36. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2019.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient cyber defense framework for UAV-Edge computing network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Boudguiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.101970. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2019.101970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Based Adaptive Anomaly Detection in Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.106870. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2019.106870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a lightweight and efficient UAV‐aided VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Horiya Brahmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (8), </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Game Theory Based Efficient Computation Offloading in an UAV Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (5), pp.4964-4974. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2019.2902318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Model Applied to Hog Descriptor for People Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourennane El-Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Scientific and Engineering Academy and Society transactions on signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Data Processing in Software-Defined UAV-Assisted Vehicular Networks: A Sequential Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (4), pp.2255-2286. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-018-5815-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber security methods for aerial vehicle networks: taxonomy, challenges and solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (10), pp.4928-4944. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-018-2287-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privanet: An Efficient Pseudonym Changing and Management Framework for Vehicular Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (8), pp.3209 - 3218. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2019.2924856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Feature Extraction for Vehicle Detection Using Phis-Lbp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourennane El-Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Scientific and Engineering Academy and Society transactions on signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New consumer-dependent energy management system to reduce cost and carbon impact in smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.740-750. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2017.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Detection and Response System to Enhance Security Against Lethal Cyber-Attacks in UAV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirwan Ansari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 48 (9), pp.1594-1606. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2017.2681698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient Intrusion Detection System against cyber-physical attacks in the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Chrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.740-750. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced local density estimation in internet of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guerroumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (15), pp.2393-2401. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2017.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Handover Decision Algorithm for Multimedia Streaming in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ali Hassoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Mekkakia Maaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.4281 - 4299. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-017-4080-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an emerging mobility model for a fleet of UAVs based on a fuzzy logic inference system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.393-410. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Detection and Ejection Framework Against Lethal Attacks in UAV-Aided Networks: A Bayesian Game-Theoretic Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirwan Ansari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.1143 - 1153. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2600370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate Security Game for Low-Resource IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2017.2701551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predict and prevent from misbehaving intruders in heterogeneous vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.74-83. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliptic Curve-Based Secure Multidimensional Aggregation for Smart Grid Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (23), pp.7750-7757. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2017.2720458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game model to optimally combine electric vehicles with green and non-green sources into an end-to-end smart grid architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Electric Vehicle and Smart Grid based on Game Theory for Smoothing Peak Load and CO 2 Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Bendiabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Green Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/jge1904-4720.613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Issues and Solutions in Smart Grid: FUSE-IT European Project Use-case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohrer Avhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Rossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ComSoc AHSN TC Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLPZ: The Vehicular Location Privacy Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.369-376. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed detection and prevention scheme from malicious nodes in vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (10), pp.1683-1704. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.3106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel secure aggregation scheme for wireless sensor networks using stateful public key cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.98-113. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate and efficient collaborative intrusion detection framework to secure vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Transportation Management System for a Fleet of Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherali Zeadally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (3), pp.1401-1414. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2367099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A2Ba: Adaptive Background Modelling for Visual Aerial Surveillance Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.e3. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.4.e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Management for Wireless Mesh Networks with Green Routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamechaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Didi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (5), pp.567-582. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-015-0601-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient and Lightweight Intrusion Detection Mechanism for Service-Oriented Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosa Ali Abu-Rgheff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (6), pp.570-577. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2014.2366120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Admission Control Scheme Using Borrowable Guard Channels and Prioritizing Fresh Calls Retrials in Small Cell Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2014.6934256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background Subtraction for Aerial Surveillance Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovations for Community Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.28-33. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I4CS.2014.6860549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule connecté : architectures, normes, défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Villeforceix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinolli Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2014-4/11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient intrusion detection framework in cluster-based wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (10), pp.1211-1224. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data dissemination in cooperative vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.1150-1160. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Data Harvesters Deployment in an Urban Areas for an Emergency Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geographical Self-Organizing Approach for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcm.7.12.885-898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geographical Self-Organizing Approach for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.885-898. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcm.7.12.885-898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Loss and Delay Differentiation to Enhance TCP Performance within Wireless Multi-hop Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghaleb-Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.859-872. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcm.7.12.859-872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of TCP computational and communication energy cost in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghaleb-Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Agoulmine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.60--77. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Geographic Routing in Urban Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Jerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinku Racheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (9), pp.5048-5059. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2009.2024341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Admission Control in Cellular Networks: A Reinforcement Learning Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (2), pp.89-103. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Channel Assignments in Cellular Networks: A reinforcement Learning Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (3), pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Deep Learning-Driven Anomaly Detection Schemes for Cyber-Attack Detection in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Dairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benamar Bouyeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Systems Cybersecurity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.265-295, 2023, Power Systems, 978-3-031-20359-6. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20360-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised deep learning-driven anomaly detection schemes for cyber-attack detection in smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Dairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banamar Bouyeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semi-supervised deep learning-driven anomaly detection schemes for cyber-attack detection in smart grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité entre réseau véhiculaire et réseau LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux véhiculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès science, 2013, 978-2-7462-3290-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP for Wireless Internet: Solutions and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghaleb-Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jemal Abawajy, Mukaddim Pathan, Mukaddim Pathan, Al-Sakib Pathan, Mustafa Deris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet and Distributed Computing Advancements: Theoretical Frameworks and Practical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI - Global, pp.1-44, 2012, 9781466601611. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0161-1.ch001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation in Autonomous Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassnaa Moustafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.57-75, 2011, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119973584.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Communications Networks: Current Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Jerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Networks and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI - Global, pp.251-262, 2010, 9781605662503. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-250-3.ch023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de techniques d'apprentissage dans les réseaux mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence dans les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermès, 2005, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Internet ambiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermès, 2004, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for registering a mobile terminal by means of an ip network access router, for managing the mobility of a terminal in an ip network, and for configuring a mobile terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2011121206 A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId542"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sidi Mohammed Senouci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidi-Mohammed Senouci received his Ph.D. in Computer Science in October 2003 from the University of Paris 6 and his HDR from INP Toulouse, France. From December 2004 to August 2010, he was researcher in Orange Labs, Lannion. Since September 2010, he is professor at ISAT, a major French post-graduate school located in Nevers, France, and part of the University of Bourgogne. Since October 2017, he is director the laboratory DRIVE EA 1859 collocated in ISAT Nevers. He participated or still participates to several national and European-wide research projects. Among them FP7 FOTsis, ITEA CarCoDe, ITEA FUSE-IT, ITEA PARFAIT, Visio3D+, SIMVA, and ANR 5G-INSIGHT. He holds 7 international patents and published his work in major IEEE conferences and renowned journals. He was co-chair in VehiCom2009, IEEE Globecom2010, IEEE WCMC2010, IEEE Globecom 2011, IEEE ICC’2012, IEEE ICC’2017, FuturMob2018. He also acted or still acts as TPC member of different IFIP, ACM or IEEE conferences and workshops. He was the Chair of IEEE ComSoc IIN Technical Committee, TCIIN (2014-2016). He is part of the editorial board of IEEE Network Magazine and serves as Guest Editor of premium journals, such Adhoc journal, IEEE Network Magazine, IEEE Access, IEEE Vehicular Technology Magazine, Cluster Computing, IEEE AHSN TC Newsletter from 2008 to 2020, and the French journal REE. He is also a Senior Expert in the societies IEEE and SEE (Society of Electricity and Electronics).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A privacy-preserving Self-Supervised Learning-based intrusion detection system for 5G-V2X networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shajjad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166, pp.103674. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2024.103674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven, personalized route planning for connected electric vehicles: Optimizing time, energy, and charging stops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 402, pp.126887. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning for 5G and beyond, a blessing and a curse- an experimental study on intrusion detection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 139, pp.103707. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2024.103707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Network Intrusion Detection Enabled by Attention Mechanisms and RNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.7783-7793. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2024.3441862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Last-Mile Deliveries: A Comparative Study of Energy Consumption and Delivery Time for Drone-Only and Drone-Aided Public Transport Approaches in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2024.3408476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-efficient detection of false position attack in 5G and beyond vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 247, pp.110461. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain‐based secure multifunctional data aggregation for fog‐ IoT environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Madjid Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad-Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (21), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.8212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimal MEC-Based Collision Avoidance System for Cooperative Inland Vessels: A Federated Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.2525 - 2537. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3154158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des communications 5G véhiculaires (5G-V2X) dans un contexte transfrontalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shajjad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (2), pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule connecté : Environnement, Architectures et Défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines El Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetulhak Abdurahman Shewajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (2), pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Vehicle-to-Everything at the Cross-Borders: Security Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara Korba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.114-119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTM.001.2200140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Security Framework for 5GB Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.26-31. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTM.001.2200233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Level Optimization to Reduce Waiting Time at Locks in Inland Waterway Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stacked deep learning approach to cyber-attacks detection in industrial systems: application to power system and gas pipeline systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benamar Bouyeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.561-578. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-021-03426-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-attacks detection in industrial systems using artificial intelligence-driven methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benamar Bouyeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of critical infrastructure protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.100542. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcip.2022.100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive mechanism for competitive edge caching in 5G-enabled Internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumayssa Hamiroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.109096. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel IoT-Based Explainable Deep Learning Framework for Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Abou El Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.20-23. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTM.005.2200028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reliable Awareness System for Autonomous River Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (10), pp.17097-17106. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3158584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Sybil Attacks in Vehicular Fog Networks Using RSSI and Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Benadla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad-Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lehsaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.3919-3935. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3216073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trusted Hybrid Learning Approach to Secure Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirwan Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE consumer electronics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCE.2021.3099634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient and Secure Multidimensional Data Aggregation for Fog-Computing-Based Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad-Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (8), pp.6143-6153. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3040982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Lightweight Group Key Management for Dynamic Access Control in IoT Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Houcine Elhdhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.1742-1757. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2020.3002957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware access control and anonymous authentication in WBAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, pp.101496. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2019.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Adaptive Remote Access for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.786-799. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2953144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-efficient adaptive beaconing rate management for pedestrian safety: A fuzzy logic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.101285. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2020.101285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs for traffic monitoring: A sequential game-based computation offloading/sharing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem-Eddine Djeghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elyazid Tayeb Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.107273. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-way trust management system for fog computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesfa Tegegne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.206-220. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Game Theory Based Efficient Computation Offloading in an UAV Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (5), pp.4964-4974. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2019.2902318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du véhicule autonome pour une mobilité propre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware anonymous authentication protocols in the internet of things dedicated to e-health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.23-36. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2019.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient cyber defense framework for UAV-Edge computing network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Boudguiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.101970. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2019.101970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Based Adaptive Anomaly Detection in Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.106870. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2019.106870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a lightweight and efficient UAV‐aided VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Horiya Brahmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (8), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient Intrusion Detection System against cyber-physical attacks in the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Chrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.740-750. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Model Applied to Hog Descriptor for People Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourennane El-Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Scientific and Engineering Academy and Society transactions on signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Data Processing in Software-Defined UAV-Assisted Vehicular Networks: A Sequential Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (4), pp.2255-2286. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-018-5815-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber security methods for aerial vehicle networks: taxonomy, challenges and solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (10), pp.4928-4944. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-018-2287-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privanet: An Efficient Pseudonym Changing and Management Framework for Vehicular Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (8), pp.3209 - 3218. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2019.2924856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Feature Extraction for Vehicle Detection Using Phis-Lbp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourennane El-Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Scientific and Engineering Academy and Society transactions on signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New consumer-dependent energy management system to reduce cost and carbon impact in smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.740-750. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2017.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Detection and Response System to Enhance Security Against Lethal Cyber-Attacks in UAV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirwan Ansari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 48 (9), pp.1594-1606. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2017.2681698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliptic Curve-Based Secure Multidimensional Aggregation for Smart Grid Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (23), pp.7750-7757. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2017.2720458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Handover Decision Algorithm for Multimedia Streaming in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ali Hassoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Mekkakia Maaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.4281 - 4299. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-017-4080-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced local density estimation in internet of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guerroumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (15), pp.2393-2401. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2017.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an emerging mobility model for a fleet of UAVs based on a fuzzy logic inference system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.393-410. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Detection and Ejection Framework Against Lethal Attacks in UAV-Aided Networks: A Bayesian Game-Theoretic Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirwan Ansari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.1143 - 1153. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2600370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate Security Game for Low-Resource IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2017.2701551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predict and prevent from misbehaving intruders in heterogeneous vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.74-83. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed detection and prevention scheme from malicious nodes in vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (10), pp.1683-1704. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.3106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game model to optimally combine electric vehicles with green and non-green sources into an end-to-end smart grid architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Electric Vehicle and Smart Grid based on Game Theory for Smoothing Peak Load and CO 2 Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Bendiabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Green Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/jge1904-4720.613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Issues and Solutions in Smart Grid: FUSE-IT European Project Use-case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohrer Avhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Rossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ComSoc AHSN TC Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLPZ: The Vehicular Location Privacy Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.369-376. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate and efficient collaborative intrusion detection framework to secure vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel secure aggregation scheme for wireless sensor networks using stateful public key cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.98-113. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Transportation Management System for a Fleet of Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherali Zeadally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (3), pp.1401-1414. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2367099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A2Ba: Adaptive Background Modelling for Visual Aerial Surveillance Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.e3. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.4.e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Management for Wireless Mesh Networks with Green Routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamechaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Didi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (5), pp.567-582. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-015-0601-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient and Lightweight Intrusion Detection Mechanism for Service-Oriented Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosa Ali Abu-Rgheff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (6), pp.570-577. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2014.2366120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Admission Control Scheme Using Borrowable Guard Channels and Prioritizing Fresh Calls Retrials in Small Cell Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2014.6934256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background Subtraction for Aerial Surveillance Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovations for Community Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.28-33. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I4CS.2014.6860549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule connecté : architectures, normes, défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Villeforceix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinolli Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2014-4/11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient intrusion detection framework in cluster-based wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (10), pp.1211-1224. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data dissemination in cooperative vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.1150-1160. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Data Harvesters Deployment in an Urban Areas for an Emergency Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geographical Self-Organizing Approach for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.885-898. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcm.7.12.885-898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geographical Self-Organizing Approach for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcm.7.12.885-898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Loss and Delay Differentiation to Enhance TCP Performance within Wireless Multi-hop Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghaleb-Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.859-872. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcm.7.12.859-872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of TCP computational and communication energy cost in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghaleb-Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Agoulmine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.60--77. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Geographic Routing in Urban Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Jerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinku Racheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (9), pp.5048-5059. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2009.2024341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Admission Control in Cellular Networks: A Reinforcement Learning Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (2), pp.89-103. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Channel Assignments in Cellular Networks: A reinforcement Learning Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (3), pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Electric Vehicles in Dynamic Wireless Charging Lanes Using Deep Q-Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 102nd Vehicular Technology Conference (VTC2025-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Oct 2025, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2025-Fall65116.2025.11310467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Network Digital Twinning into Future AI-based 6G Systems: The 6G-TWIN Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antwerp, France. pp.883-888, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit60053.2024.10597058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Data-Driven Techniques to Improve Predictive Modeling of Connected Electric Vehicle Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 100th Vehicular Technology Conference (VTC2024-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Fall63153.2024.10757738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-adapted Early Arrival Path for Drone Parcel Delivery through Public Transportation Vehicles: Using Q-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business, en collaboration avec IMT Atlantique et l'Université Rennes 1, Feb 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time Series Forecasting Approach Using Classification: Application to Field of View Prediction in 360° videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines El-Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 97th Vehicular Technology Conference (VTC2023-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and physico-chemical predictive modelling of Lithium-ion battery cells aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Herssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress and Exhibition SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porte-Marly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Zero-Day Attack Detection in 5G and Beyond V2X Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara Korba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Overlay Cognitive Radio Networks Over Cascaded Channels with Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deemah Tashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.620-625, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Electric Vehicle Charging Stations Occupancy: A Federated Deep Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Douaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines El Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2023-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence (IT), Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning-Based Security Orchestration for 5G-V2X Network Slicing at Cross-Borders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara Korba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.2949-2954, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10437953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Graph Theory for Efficient Cache Policy Design in $360^{\circ}$ Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines El-Korbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.976-981, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10436720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight 5G-V2X Intra-Slice Intrusion Detection System Using Knowledge Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shajjad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, France. pp.1112-1117, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Learning-Based Time-Adapted Early Arrival Path Algorithm for Drone Delivery Using Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Deep Learning-Based Framework to Avoid Collisions Between Inland Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9825393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Computing-enabled Intrusion Detection for C-V2X Networks using Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymene Selamnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shajjad Hossain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio-de-Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Resource Reservation to Survive Against Adversarial Resource Selection Jamming Attacks in 5G NR-V2X Distributed Mode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.3406-3411, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRIVE-B5G: A Flexible and Scalable Platform Testbed for B5G-V2X Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro (BR), Brazil. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-based Intra-slice Attack Detection for 5G-V2X Sliced Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Toufik Djaidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 95th Vehicular Technology Conference (VTC2022-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Inférence floue pour adapter dynamiquement le temps de réservation des ressources/amélioration de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Djaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FuturMob 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Prediction For Aerial Base Stations for a Coverage Extension in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadja Chaalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin City, China. pp.2163-2168, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC51323.2021.9498892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de contrôle éco-énergétique pour les véhicules hybrides et électriques – Gestion de la batterie et optimisation prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Herssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FuturMob 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de contrôle éco-énergétique pour les véhicules hybrides et électriques – Gestion de la batterie et optimisation prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FuturMob 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Computing for Visual Navigation and Mapping in a UAV Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Hellwagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driton Emini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Schnieders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stackelberg Game Approach for Incentive V2V Caching in Software-Defined 5G-enabled VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiha Simoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Bourema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environment based approach for the ant colony convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure and Interoperable Platform for Privacy Protection in the Smart Hotel Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS50753.2020.9248483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Spider Optimisation Algorithm for 3D Unmanned Aerial Base Stations Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadja Chaalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Theoretical Game Approach for Resource Allocation in Vehicular Fog Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habtamu Mohammed Birhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Based Lightweight Authentication to Secure IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2019, IEEE Consumer Communications & Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las vegas, United States. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Real-Time Object Detection in Inland Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Hammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Efficient Smartphone Sensors’ Data Fusion for High Rate Position Sampling Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Electric Vehicles Integration into the Smart Grid : A Game Theoretic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FuturMob'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Anonymous Authentication for Wearable Sensors in Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Based Adaptive Security for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FuturMob'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Cells Placement for Crowd Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Dhifallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Based Adaptive Risk Management in Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, France. pp.1087-1093, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habtamu Birhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmedin Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nevers, France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV-Alert: Fog Computing based Architecture for Safeguarding Vulnerable Road Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Game Approach for Mobile Users Resource Management in a Vehicular Fog Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Green Mesh Routers' Placement to Ensure Small Cells Backhauling in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Dhifallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 86th Vehicular Technology Conference (VTC-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toronto, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2017.8288080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Based Adaptive Remote Access Vpn for Iot: Application to E-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kribèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birhanie Habtamu Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohammed Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Double Auction Radio Resource Allocation Model in Crowd Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Dhifallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2018 - 2018 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Reliability Analysis of Density-Aware Congestion Control in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Time Warping based Map Matching for Vulnerable Road Users’ Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limasol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequential Game Approach for Computation-Offloading in an UAV Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Global Communications Conference (GLOBECOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Singapore, Malaysia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2017.8253967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Levels Verification for Secure Data Aggregation in Resource-Constrained Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafik Merad Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dsdivn: A Distributed Software-Deﬁned Networking Architecture for Infrastructure-Less Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I4CS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV-Alert: A fog-based architecture for safeguarding vulnerable road users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esubalew Alemneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, St. Pierre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient management of the control channel bandwidth in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Haouari,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of a partial reconfigurable hardware architecture for pedestrian detection in regions of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Bay Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on ReConFigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RECONFIG.2017.8279787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined heterogeneous vehicular networks: Taxonomy and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Pierre, France. pp.50-55, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2017.8169805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phis-Lbp: Feature Descriptor for Vehicle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Bay Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Detect Cyber-Attacks in Unmanned Aerial Vehicles Network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington DC, United States. pp.1-6 ; INSPEC Accession Number: 16654929 </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la conduite en convoi pour la conception de nouveau systèmes de transports innovants pour la livraison de marchandises dans les centres-villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Abbas-Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURMOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of reconfigurable logical computing areas: A real-time system for pedestrian detection in video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzli Ramirez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Bey Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDP-Based Resource Allocation Scheme Towards a Vehicular Fog Computing with Energy Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habtamu Mohammed Birhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ahmed Ahmedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montbéliard, France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation offloading game for an UAV network in mobile edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ayoub Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Noureddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation of goods in inner-city centers: can autonomous vehicles in platoon be a suitable solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VPPC 2017 - Vehicle Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards using local energy to enhance smart meters privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell selection game in heterogeneous macro-small cell networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Dhifallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Density Estimation for VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guerroumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Anomaly Detection Technique for Low-Resource IoT Devices: A Game-Theoretic Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelimaci,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Bahri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7510811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Optimization and Security Approaches to Enhance the Smart Grid Performance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Network of the Future (NOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Buzios, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hpdm : A Hybrid Pseudonym Distribution Method for Vehicular Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Connectivity and Area Coverage for UAV Fleet Mobility Model with Energy Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Logic-Based Communication Medium Selection for QoS Preservation in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7511470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLPZ: The Vehicular Location Privacy Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Ambient Systems, Networks and Technologies (ANT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. pp.369-376, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed prevention scheme from malicious nodes in VANETs' routing protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Control Architecture for RFID Cyber-Physical Robotic Systems: Player/Stage Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hamdania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Kachouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messous Mohamed-Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Bouzouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Global Information Infrastructure Symposium (GIIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grid Security: A new Approach to Detect Intruders in a Smart Grid Neighborhood Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fez, Morocco. pp.P6-P11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Pseudonym Management and Changing Scheme for Vehicular Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boualouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Moussaoui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual IEEE Global Communications Conference (IEEE GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7842339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Intrusion Detection Approach Against Lethal Attacks in the Smart Grid: Temporal and Spatial Based Detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVE2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2015.7347186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sustainable Mechanism to Wake-up Base Stations in Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection and prevention in Internet of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVE2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule Intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour Jeunes-chercheurs-entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Roadside Units (RSU) Placement for Delay-Sensitive Applications in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Mekkakia Maaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Ieee Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, New York, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2015.7157957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure intersection-based routing protocol for data collection in urban vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité Des Communications Pour Véhicules Coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées mobilité en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montoldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background subtraction for aerial surveillance conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Innovations for Community Services (I4CS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Reims, France. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I4CS.2014.6860549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ev-Planning: Electric Vehicle Itinerary Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVE2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaCoNeT.2013.6654583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid algorithm for planning public charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Bendiabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2014.6934262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering-based algorithm for connectivity maintenance in Vehicular Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Louazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abderrahmane Bendaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 14th International Conference on Innovations for Community Services (I4CS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Reims, France. pp.34-38, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I4CS.2014.6860550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lightweight hybrid security framework for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.3636-3641, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hints: Hybrid Integration between Network and Traffic Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and lightweight intrusion detection based on nodes' behaviors in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Global Information Infrastructure Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization location scheme for electric charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaCoNeT.2013.6654565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Intrusion Detection Framework in Cluster-Based Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Vehicles Platooning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of data harvesters deployment in an urban areas for an emergency scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Global Information Infrastructure Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Multipath Routing for an Efficient Traffic Distribution and Energy Consuption for Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCT2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection framework of cluster-based wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sedjelmaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cappadocia, Turkey. pp.000893-000897, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2012.6249415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HINTS: A novel approach for realistic simulations of vehicular communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Choroni, Venezuela. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2012.6466764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECAR: an Energy/Channel Aware Routing Protocol For Cooperative Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada. pp.964-969, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE4V2X — Collection, dissemination and multi-hop forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COL: A data collection protocol for VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madrid, Spain. pp.711-716, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2012.6232266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green fleet management architecture: Application to economic itinerary planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonino Sophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Globecom Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Anaheim, United States. pp.369-373, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2012.6477599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Fleet Management Architecture : Application to Economic Itineary Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Globecom Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organization Framework for Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belbachir Rodwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Mekkakia Maaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination protocol for Heterogeneous Cooperative Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IFIP Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2012.6402819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Relay-Selection and Routing Protocol for Cooperative Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE4V2X - impact of high mobility in highway scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Global Information Infrastructure Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Da Nang, Vietnam. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2011.6026706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Low Power Mac Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society; IEICE Communications Society; Science Council of Japan, in cooperation with Kyoto Prefecture and Kyoto City, Jun 2011, Kyoto, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5962416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation d'un protocole de collecte de données pour réseaux de véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Capacity Of A Linear Vehicular Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah El Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 73rd Vehicular Technology Conference (VTC Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE4V2X: LTE for a Centralized VANET Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Global Telecommunications Conference - GLOBECOM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6133884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMIC : A Cooperative MAC Protocol for WSN with Minimal Control Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFIP International Conference on New Technologies, Mobility and Security (NTMS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECAR: an Energy/Channel Aware Routing Protocol For Cooperative Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.964-969, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RBCR: a Relay-Based Cooperative Routing Protocol for Cooperative Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days (WD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2011.6098181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to disseminate vehicular data efficiently in both highway and urban environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 6th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Niagara Falls, Canada. pp.165-171, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIMOB.2010.5644988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMIPv6: Multicast Configuration-based Mobile IPv6 protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IFIP Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venice, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2010.5657748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le réseau prend le relai du service dans les voitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de recherche ResCom - GDR ASR – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced relay selection decision for cooperative communication in energy constrained networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Wireless Days (WD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP; IEEE, Dec 2009, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2009.5449664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data dissemination platform for vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 7th International Conference on Mobile Ad-Hoc and Sensor Systems (MASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Francisco, United States. pp.745-747, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASS.2010.5663815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage Géographique Dans Les Réseaux Ad Hoc Véhiculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de recherche ResCom - GDR ASR – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations des communications inter-véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Jerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient consumption in wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2004 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.4057-4061, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2004.1313312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Channel Assignment in Cellular Networks: A Reinforcement Learning Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2003 - 10th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Papeete, Tahiti, French Polynesia. pp.302-309, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Admission Control for Multimedia Cellular Networks Using Neuro-Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International IFIP-TC6 Networking Conference (Networking 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC6, May 2002, Pisa, Italy. pp.1208-1213, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-47906-6_109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des réseaux ad hoc à base de politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Ad Hoc Routing Protocols Based on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambience Workshop 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Torino, Italy. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche pour le contrôle d'admission d'appels dans un réseau cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Ambience : les perspectives au niveau QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Munaretto Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS routing in ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Med-Hoc-Net 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic Q-learning-based call admission control for multimedia cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Mobile and Wireless Communications Networks (MWCN 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche Multi-Agents pour le contrôle adaptatif d'une constellation de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gaïti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2000 - Journées Doctorales en Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Deep Learning-Driven Anomaly Detection Schemes for Cyber-Attack Detection in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Dairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benamar Bouyeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohamed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Systems Cybersecurity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.265-295, 2023, Power Systems, 978-3-031-20359-6. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20360-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised deep learning-driven anomaly detection schemes for cyber-attack detection in smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Dairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banamar Bouyeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semi-supervised deep learning-driven anomaly detection schemes for cyber-attack detection in smart grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité entre réseau véhiculaire et réseau LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux véhiculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès science, 2013, 978-2-7462-3290-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP for Wireless Internet: Solutions and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghaleb-Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jemal Abawajy, Mukaddim Pathan, Mukaddim Pathan, Al-Sakib Pathan, Mustafa Deris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet and Distributed Computing Advancements: Theoretical Frameworks and Practical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI - Global, pp.1-44, 2012, 9781466601611. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0161-1.ch001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation in Autonomous Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassnaa Moustafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.57-75, 2011, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119973584.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Communications Networks: Current Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Jerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Networks and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI - Global, pp.251-262, 2010, 9781605662503. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-250-3.ch023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de techniques d'apprentissage dans les réseaux mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence dans les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermès, 2005, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Internet ambiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermès, 2004, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for registering a mobile terminal by means of an ip network access router, for managing the mobility of a terminal in an ip network, and for configuring a mobile terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oussama Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducourthial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2011121206 A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId542"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094364v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ramzi Houalef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Camelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sommer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Franke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit60053.2024.10597058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04949806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757738" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deemah Tashman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cherkaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464644" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara Korba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boualouache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Rahal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286114v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Douaidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El Korbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El-Korbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437953" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04356690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shajjad Hossain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279648" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04357344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04353783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199671" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herssens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Hammedi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9825393" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Selamnia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001675" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Toufik Djaidja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860373" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554314v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Djaida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadja Chaalal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498892" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03553983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herssens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzli Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alioua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Simoud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bourema" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelifi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219608" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Dammak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Aroua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Suciu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS50753.2020.9248483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Mohammed Birhanie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ayoub Messous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Arfaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045224" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Hellwagner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driton Emini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schnieders" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149087" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafik Merad Boudia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651825" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013931" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esubalew Alemneh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651755" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krib&#232;che" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kribeche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Dhifallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gourhant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422515" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014538v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450471" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Birhanie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohamed-Ayoub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedin Mohammed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648081" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Klaimi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Allal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Penhoat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648064" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647243" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557052v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanie Habtamu Mohammed" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmed Ahmedin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Haouari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Moussaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422413" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8253967" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422398" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860284v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sanchez-Fernandez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bay Bourennane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RECONFIG.2017.8279787" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2017.8169805" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Haouari," TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Moussaoui," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996755" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016101v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048722v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01487771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841878" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Abbas-Turki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bey Bourennane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub Messous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Noureddin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996483" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Attia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997323" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557314v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996440" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelimaci," TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bahri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510811" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873403v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513508v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511470" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03542605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.198" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873625v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564928" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03542786v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamdania" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Kachouane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bouzouia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814851" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01463034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2015.7347186" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01551938v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842339" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814933" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327548v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543398v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerroumi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814935" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01401024v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mehar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2015.7157957" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050630v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875098v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I4CS.2014.6860549" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillaume" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2013.6654583" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874905v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Bendiabdellah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Feham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2014.6934262" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875124v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883886" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874947v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Louazani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abderrahmane Bendaoud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I4CS.2014.6860550" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874925v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036788" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684352" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2013.6654565" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054383v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Feham" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.687" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027688v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouall" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684355" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051224v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057568v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zemouri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967939v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Nacef" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140112" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Remy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364412" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557965v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2012.6466764" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028668v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249415" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008765v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2012.6232266" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557899v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonino Sophy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2012.6477599" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877464v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542610v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belbachir Rodwane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314353" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402819" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794696v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314219" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524327v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah El Ali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956405" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062621v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#233;my" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6133884" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586879v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794952v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721060" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808020v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098181" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808012v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962416" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887124v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2011.6026706" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558019v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Cherif" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2010.5644988" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558031v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2010.5657748" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064503v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795020v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2009.5449664" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASS.2010.5663815" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064519v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250212v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khalfallah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Jerbi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313312" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191240" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539426v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47906-6_109" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539669v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544838v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouakil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539422v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539677v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Munaretto Fonseca" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544857v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lohier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573123v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05410947v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126887" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301151v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103674" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700992v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2024.3441862" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2024.3408476" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700971v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110461" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700989v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Madjid Abbas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafik Merad-Boudia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.8212" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700849v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.103707" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902838v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetulhak Abdurahman Shewajo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04046664v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Tang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2200140" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161066v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2200233" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352357v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3154158" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493018v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03542388v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Wang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Bouyeddou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03426-w" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977501v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527822" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2022.100542" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03976857v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssa Hamiroune" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Amiri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109096" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977132v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abou El Houda" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.005.2200028" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03976829v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Benadla" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lehsaini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3216073" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977174v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3158584" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324928v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirwan Ansari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2021.3099634" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323212v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040982" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965346v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houcine Elhdhili" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3002957" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539815v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2019.03.017" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556455v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2953144" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323208v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2020.101285" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965465v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Djeghri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elyazid Tayeb Cherif" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107273" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885815v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfa Tegegne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.12.045" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863388v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539817v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.04.031" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556476v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Jemaa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101970" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556460v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106870" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538892v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3520" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539821v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2902318" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542241v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Senouci" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourennane El-Bay" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864658v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-5815-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539850v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-018-2287-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542207v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2924856" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542249v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020429v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Haidar" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.033" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557953v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2017.2681698" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443442v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chrenko" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.05.006" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443800v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2017.0154" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588255v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ali Hassoune" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4080-z" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557971v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.06.007" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543420v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2600370" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557963v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Taleb" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2701551" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484802v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.12.005" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443806v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2720458" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415135v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.06.006" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444060v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jge1904-4720.613" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326588v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohrer Avhar" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Rossey" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lutin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027557v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444069v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3106" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-529LN85Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873889v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.01.002" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539886v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.02.018" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539881v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367099" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539884v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.4.e3" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539879v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mamechaoui" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Didi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0601-8" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444087v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosa Ali Abu-Rgheff" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2014.2366120" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542287v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Gharbi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2014.6934256" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542505v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045904v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Villeforceix" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinolli Patrick" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2014-4/11510" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444116v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943014v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.1171" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8156C7WJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542558v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444093v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.12.885-898" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542574v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444107v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghaleb-Seddik" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.12.859-872" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667579v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2010.06.002" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1S3RH6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808046v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Racheed" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2024341" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151090v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.510" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P6Z14QV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150749v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04343093v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dairi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20360-2_11" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155636v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banamar Bouyeddou" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061178v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849105v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0161-1.ch001" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887133v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassnaa Moustafa" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119973584.ch5" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849110v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-250-3.ch023" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520907v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520902v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327056v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shajjad Hossain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boualouache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05410947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ramzi Houalef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Senouci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126887" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Toufik Djaidja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.103707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2024.3441862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahmani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2024.3408476" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110461" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04700989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Madjid Abbas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafik Merad-Boudia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.8212" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Hammedi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3154158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El Korbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetulhak Abdurahman Shewajo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04046664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara Korba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2200140" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2200233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzli Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527822" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03542388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Bouyeddou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03426-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2022.100542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03976857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alioua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssa Hamiroune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Amiri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelifi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abou El Houda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.005.2200028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3158584" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03976829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Benadla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lehsaini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3216073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirwan Ansari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2021.3099634" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040982" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Dammak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohamed-Ayoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houcine Elhdhili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3002957" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Arfaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafik Merad Boudia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kribeche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2019.03.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cherkaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2953144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esubalew Alemneh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2020.101285" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Djeghri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elyazid Tayeb Cherif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107273" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfa Tegegne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.12.045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ayoub Messous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2902318" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.04.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Jemaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101970" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556460v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106870" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3520" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Attia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chrenko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.05.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Senouci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourennane El-Bay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sanchez-Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Moussaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-5815-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-018-2287-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Moussaoui," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2924856" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05020429v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Haidar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.033" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2017.2681698" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443806v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Feham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2720458" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ali Hassoune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4080-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Haouari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerroumi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2017.0154" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543420v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2600370" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557963v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Taleb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2701551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484802v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.12.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444069v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3106" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-529LN85Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.06.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444060v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Bendiabdellah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jge1904-4720.613" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohrer Avhar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Rossey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lutin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.198" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539886v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.02.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.01.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mehar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Remy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367099" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.4.e3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mamechaoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Didi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0601-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444087v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosa Ali Abu-Rgheff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2014.2366120" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542287v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Gharbi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2014.6934256" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I4CS.2014.6860549" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Villeforceix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinolli Patrick" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2014-4/11510" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.687" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943014v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Cherif" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.1171" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8156C7WJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542558v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684355" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542574v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.12.885-898" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444093v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444107v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghaleb-Seddik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.12.859-872" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667579v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2010.06.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1S3RH6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808046v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Jerbi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Racheed" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2024341" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151090v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.510" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P6Z14QV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150749v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094364v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310467" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Camelo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sommer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Franke" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit60053.2024.10597058" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04949806v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757738" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04357344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04353783v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadallah" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El-Korbi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199671" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herssens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087452v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Rahal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deemah Tashman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464644" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286114v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Douaidi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199832" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505125v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437953" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436720" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04356690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279212" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352316v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279648" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977634v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9825393" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977602v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Selamnia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001675" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977645v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839023" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977566v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001231" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03977619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860373" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554314v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Djaida" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324946v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadja Chaalal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498892" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03553983v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herssens" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03554259v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965660v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Hellwagner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driton Emini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schnieders" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149087" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Simoud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bourema" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219608" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879630v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunder" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324969v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Aroua" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Suciu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS50753.2020.9248483" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965724v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013938v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Mohammed Birhanie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045224" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002403v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651825" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023090v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013931" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651755" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048615v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556989v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krib&#232;che" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450288" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866158v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Dhifallah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gourhant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422515" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014538v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450471" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327528v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Birhanie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedin Mohammed" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648081" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327543v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557106v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Klaimi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325012v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Allal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Penhoat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288080" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557007v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648064" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557052v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanie Habtamu Mohammed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messous Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmed Ahmedin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014651v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647243" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557094v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422413" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024039v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324984v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8253967" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422398" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016101v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557160v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588302v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Haouari," TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996755" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860284v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bay Bourennane" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RECONFIG.2017.8279787" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871989v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2017.8169805" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048722v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01487771v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841878" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Abbas-Turki" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326684v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bey Bourennane" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048682v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub Messous" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588200v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Noureddin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996483" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588329v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997323" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557314v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996440" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543398v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814935" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460723v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelimaci," TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bahri" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510811" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492993v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873403v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513508v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513495v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511470" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03542605v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873625v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564928" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03542786v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamdania" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Kachouane" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bouzouia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814851" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01463034v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01551938v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842339" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327555v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2015.7347186" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543414v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814933" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327548v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049990v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01401024v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2015.7157957" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874925v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036788" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050630v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875098v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050607v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillaume" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2013.6654583" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874905v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Feham" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2014.6934262" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874947v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Louazani" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abderrahmane Bendaoud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I4CS.2014.6860550" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875124v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883886" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057568v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zemouri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875278v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684352" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875253v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2013.6654565" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054383v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054410v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027688v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051224v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028668v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249415" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557965v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2012.6466764" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967939v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Nacef" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140112" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557892v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364412" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008765v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2012.6232266" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557899v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonino Sophy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2012.6477599" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877464v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542610v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belbachir Rodwane" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314353" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877495v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402819" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794696v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314219" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887124v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2011.6026706" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808012v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962416" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586879v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524327v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah El Ali" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956405" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062621v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#233;my" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6133884" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794952v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721060" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808005v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808020v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098181" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558019v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2010.5644988" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558031v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2010.5657748" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064503v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795020v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2009.5449664" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887126v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASS.2010.5663815" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064519v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250212v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khalfallah" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313312" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531090v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191240" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539426v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47906-6_109" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539669v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544838v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouakil" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539422v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539677v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Munaretto Fonseca" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544857v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lohier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570731v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573123v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04343093v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dairi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20360-2_11" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04155636v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banamar Bouyeddou" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061178v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849105v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0161-1.ch001" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887133v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassnaa Moustafa" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119973584.ch5" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849110v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-250-3.ch023" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520907v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520902v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327056v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>