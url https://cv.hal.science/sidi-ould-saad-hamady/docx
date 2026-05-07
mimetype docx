--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -4353,462 +4353,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of GaN by MOVPE on ZnO-buffered c-sapphire Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman scattering study of BxGa1―xN growth on AlN template substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ougazzaden</w:t>
+                <w:t xml:space="preserve">M Bouchaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J. Rogers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Gautier</w:t>
+                <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (9), pp.3051-3053</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181628v1</w:t>
+                <w:t xml:space="preserve">hal-01276975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Raman for compositions characterization of selective area growth of AlxGayIn1 -x-yAs materials by metal-organic vapor-phase epitaxy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Growth of GaN by MOVPE on ZnO-buffered c-sapphire Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hosseini Teherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 310 (23), pp.4741-4746</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 310, pp.944-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.11.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319145v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering study of BxGa1―xN growth on AlN template substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Gautier</w:t>
+                <w:t xml:space="preserve">Micro-Raman for compositions characterization of selective area growth of AlxGayIn1 -x-yAs materials by metal-organic vapor-phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bouchaour</w:t>
+                <w:t xml:space="preserve">N. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (9), pp.3051-3053</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310 (23), pp.4741-4746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276975v1</w:t>
+                <w:t xml:space="preserve">hal-00319145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of GaN by metal organic vapor phase epitaxy on ZnO-buffered c-sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hosseini Teherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5281,51 +5281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sirenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5531,64 +5531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouchaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5, pp.101-103</w:t>
@@ -5611,828 +5611,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure of self-assembled rod-coil block copolymer films for photovoltaic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ould-Saad</w:t>
+                <w:t xml:space="preserve">MOVPE Growth Study of BxGa(1-x)N on GaN Template Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.233-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402995v1</w:t>
+                <w:t xml:space="preserve">hal-00181630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN by LP-MOVPE using Dimethylhydrazine and Nitrogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+                <w:t xml:space="preserve">Nanostructure of self-assembled rod-coil block copolymer films for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adamopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Giovanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.09.026⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 511-512, pp.219-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181631v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport properties aspects and structure of polymer-fullerene based organic semiconductors for photovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adamopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Adamopoulos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Giovanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van de Wetering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 511-512, pp.371-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport properties aspects and structure of polymer-fullerene based organic semiconductors for photovoltaic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K.I.(van De) Wetering</w:t>
+                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN by LP-MOVPE using Dimethylhydrazine and Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.476-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081210v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN by LP-MOVPE using Dimethylhydrazine and nitrogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Martin</w:t>
+                <w:t xml:space="preserve">Electronic transport properties aspects and structure of polymer-fullerene based organic semiconductors for photovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adamopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Giovanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould-Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.I.(van De) Wetering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40 (4), pp.476-482</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 511-512, pp.371-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276983v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE Growth Study of BxGa(1-x)N on GaN Template Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN by LP-MOVPE using Dimethylhydrazine and nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 40, pp.233-238</w:t>
+              <w:t xml:space="preserve">, 2006, 40 (4), pp.476-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181630v1</w:t>
+                <w:t xml:space="preserve">hal-01276983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth study of B x Ga (1- x) N on GaN template substrate</w:t>
               </w:r>
@@ -6470,51 +6470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (4), pp.233--238</w:t>
@@ -6787,289 +6787,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ITO/CuPc/AI and ITO/ZnPc/Al structures using optical and capacitance spectroscopy</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy for non-crystalline thin film devices characterization: comparison of Cu (In, Ga) Se 2 and a-Si: H cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ft Reis</w:t>
+                <w:t xml:space="preserve">D Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mencaraglia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 431–432, pp.135-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00198-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0379-6779(02)01284-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277029v1</w:t>
+                <w:t xml:space="preserve">hal-01276987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy for non-crystalline thin film devices characterization: comparison of Cu (In, Ga) Se 2 and a-Si: H cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Characterization of ITO/CuPc/AI and ITO/ZnPc/Al structures using optical and capacitance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ft Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Djebbour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Oukachmih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 431–432, pp.135-142. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 138 (1–2), pp.33-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00198-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0379-6779(02)01284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276987v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS and electrical studies of buried interfaces in Cu (In, Ga) Se 2 solar cells</w:t>
               </w:r>
@@ -7094,64 +7094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 403-404, pp.425-431. </w:t>
@@ -7253,51 +7253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 668, pp.H5--2</w:t>
@@ -8858,152 +8858,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'une substance algicide naturelle à faible concentration par Spectroscopie Raman et SERS</w:t>
+                <w:t xml:space="preserve">Detection of natural algaecide at low concentration with Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Huguenin</w:t>
+                <w:t xml:space="preserve">J Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bourson</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFSV XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Europtrode XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117155v1</w:t>
+                <w:t xml:space="preserve">hal-01276998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of natural algaecide at low concentration with Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,303 +9018,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europtrode XIΙ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Athène, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of natural algaecide at low concentration with Raman spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Huguenin</w:t>
+                <w:t xml:space="preserve">Détection d'une substance algicide naturelle à faible concentration par Spectroscopie Raman et SERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europtrode XIΙ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">GFSV XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117152v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of natural algaecide at low concentration with Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Huguenin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Bourson</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europtrode XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Europtrode XIΙ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276998v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'une substance algicide naturelle à faible concentration par Spectroscopie Raman et SERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFSV XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9339,51 +9339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'une substance algicide naturelle à faible concentration par Spectroscopie Raman et SERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9579,489 +9579,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of specific contact resistance of optimized ohmic contacts in BGaN/AlN/GaN heterostructures for&amp;quot; solar blind&amp;quot; UV photodetector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Assouar</w:t>
+                <w:t xml:space="preserve">Low Temperature Transparent ITO-based Contacts for Mid-IR Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Méditerranéenne sur les Matériaux Innovants et Applications (CIMA 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 MRS Spring Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, San Francisco, United States. mrss11-1327-g09-02-s08-02 (6 p.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277007v1</w:t>
+                <w:t xml:space="preserve">hal-00652277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohmic and Schottky contacts for BGaN based UV photo- and α,β detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Srour</w:t>
+                <w:t xml:space="preserve">Investigation of specific contact resistance of optimized ohmic contacts in BGaN/AlN/GaN heterostructures for&amp;quot; solar blind&amp;quot; UV photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ahaitouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 SPRING MEETING IUMRS ICAM 2011 &amp; E-MRS / MRS BILATERAL CONFERENCE on ENERGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Conférence Méditerranéenne sur les Matériaux Innovants et Applications (CIMA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573026v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Modeling of Temperature-dependent Resistivity in N-and P-doped AlGaN Epilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Baghdadli</w:t>
+                <w:t xml:space="preserve">Ohmic and Schottky contacts for BGaN based UV photo- and α,β detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (EMRS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 SPRING MEETING IUMRS ICAM 2011 &amp; E-MRS / MRS BILATERAL CONFERENCE on ENERGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277005v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Transparent ITO-based Contacts for Mid-IR Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Measurement and Modeling of Temperature-dependent Resistivity in N-and P-doped AlGaN Epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baghdadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 MRS Spring Meeting and Exhibit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society (EMRS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652277v1</w:t>
+                <w:t xml:space="preserve">hal-01277005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Modeling of Temperature-dependent Resistivity in N- and P-doped AlGaN Epilayers</w:t>
               </w:r>
@@ -10608,51 +10608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Montreux, Switzerland</w:t>
@@ -10681,51 +10681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress on new wide bandgap materials BGaN, BGaAlN and their potential applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10806,77 +10806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of GaN by metal organic vapor phase epitaxy on ZnO-buffered c-sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hosseini Teherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11358,51 +11358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Aggerstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EW-MOVPE XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.261</w:t>
@@ -11550,526 +11550,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN materials growth by MOVPE in a new design of reactor using DMHy and NH3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude par épitaxie en phase vapeur aux organométalliques de la micro et nano épitaxie du GaN sur pseudo substrat GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Sirenko</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC MOVPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334614v1</w:t>
+                <w:t xml:space="preserve">hal-00181893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau matériau a grand gap BGaN pour les applications optoelectroniques dans l'ultraviolet : croissance et caractérisation</w:t>
+                <w:t xml:space="preserve">GaN materials growth by MOVPE in a new design of reactor using DMHy and NH3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bonanno</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sirenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Metz, France</w:t>
+              <w:t xml:space="preserve">IC MOVPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181892v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN by LP-MOVPE using Dimethylhydrazine and Nitrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveau matériau a grand gap BGaN pour les applications optoelectroniques dans l'ultraviolet : croissance et caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gautier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181889v1</w:t>
+                <w:t xml:space="preserve">hal-00181892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth of wide bandgap materials containing boron B (Al) GaN for compact Ultraviolet lasers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN by LP-MOVPE using Dimethylhydrazine and Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHysics &amp; Applications of SEmiconductor LASERs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">EMRS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277022v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau matériau à grand gap BGaN pour les applications optoélectroniques dans l'ultraviolet : croissance et caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12091,219 +12108,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par épitaxie en phase vapeur aux organométalliques de la micro et nano épitaxie du GaN sur pseudo substrat GaN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOVPE growth of wide bandgap materials containing boron B (Al) GaN for compact Ultraviolet lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">PHysics &amp; Applications of SEmiconductor LASERs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181893v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE Growth Study of BxGa(1-x)N on GaN Template Substrate</w:t>
               </w:r>
@@ -12453,51 +12453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould-Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHysics &amp; Applications of SEmiconductor LASERs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12522,90 +12522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructure of self-assembled rod-coil block copolymer films for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adamopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brinkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Giovanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12647,90 +12647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couches minces de copolymères à blocs pour des applications photovoltaïques : étude de la morphologie et des propriétés de transport électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Giovanella K.I. (van De) Wetering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adamopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13015,90 +13015,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia pretreatment influence on the defect properties of Cu (In, Ga) Se/sub 2/solar cells from admittance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Canava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13563,217 +13563,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate numerical optimization of an InGaN-based hetero junction solar cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adaine Abdoulwahab</w:t>
+                <w:t xml:space="preserve">Simulation et Optimisation d’une cellule solaire Schottky à base d’InGaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulwahab Adaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Euro-TMCS II: Theory, Modelling and Computational Methods for Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cork, Ireland. 2016</w:t>
+              <w:t xml:space="preserve">Séminaire de l’école doctorale EMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425924v1</w:t>
+                <w:t xml:space="preserve">hal-01338242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et Optimisation d’une cellule solaire Schottky à base d’InGaN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulwahab Adaine</w:t>
+                <w:t xml:space="preserve">Multivariate numerical optimization of an InGaN-based hetero junction solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaine Abdoulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’école doctorale EMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">The Euro-TMCS II: Theory, Modelling and Computational Methods for Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cork, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338242v1</w:t>
+                <w:t xml:space="preserve">hal-01425924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of natural algaecide at low concentration by SERS</w:t>
               </w:r>
@@ -13785,103 +13785,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th EuroAnalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 2015</w:t>
+              <w:t xml:space="preserve">GFSV XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Reims, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227897v1</w:t>
+                <w:t xml:space="preserve">hal-01227893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of natural algaecide at low concentration by SERS</w:t>
               </w:r>
@@ -13893,133 +13893,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFSV XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Reims, France. 2015</w:t>
+              <w:t xml:space="preserve">18th EuroAnalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227893v1</w:t>
+                <w:t xml:space="preserve">hal-01227897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Raman spectroscopy coupled to the chemometrics for measuring weak concentration in a aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14678,51 +14678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Lone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202500596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sauffi Yusof" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainuriah Hassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Anas Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Way Foong Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2024.141754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.108082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2023.207543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106614" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauffi Bin Yusof" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MI-02-2021-0018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2021003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ahmad Anas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Md" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2020.111176" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-020-01477-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queny Kieffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab Adaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.04.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02430932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.09.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01318037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.05.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad Hamadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chadel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyoucef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/10/105502" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huguenin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. S. Hamady" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TXZ5GZZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Bedia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-708GV68D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DXRRHNZK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/33/3/034002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-46T4Q4N4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahaitouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hammoum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.000D96" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Belaabed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Lamouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Naar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baghdadli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benyoucef" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baghdadli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyoucef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Goh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad Hamadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181628v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Rogers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.137" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LSZ5D42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouchaour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dupuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;cobert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ougazzaden" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008144" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6174C4B6FD4CF069E783ACA39801527E59B588C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sartel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sirenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181789v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad Hamady" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamopoulos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Giovanella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.134" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GNV4PG6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.09.026" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van de Wetering" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8K7X8RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081210v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I.(van De) Wetering" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276980v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Heiser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Giovanella Ki van De Wetering" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adamopoulos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brochon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Reis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukachmih" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ft Reis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oukachmih" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)01284-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GDWMCNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276987v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00198-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHC58HPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625062v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642156v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bose" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaine Abdoulwahab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01358346v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01326148v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338308v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276996v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117155v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Huguenin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280715v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huguenin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276961v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280716v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689569v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Assouar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573026v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277005v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578893v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554354v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravindran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362788v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aggerstam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322269v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182455v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334605v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181993v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277018v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aggerstam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181661v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181892v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181889v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277022v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321872v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181893v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181874v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021669v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinkman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133399v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Giovanella K.I. (van De) Wetering" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657957v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523515v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425924v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227897v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaynes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227893v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280739v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durickovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276978v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maloufi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666028v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01665771v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Lone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202500596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sauffi Yusof" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainuriah Hassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Anas Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Way Foong Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2024.141754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.108082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2023.207543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106614" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauffi Bin Yusof" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MI-02-2021-0018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2021003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ahmad Anas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Md" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2020.111176" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-020-01477-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queny Kieffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab Adaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.04.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02430932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.09.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01318037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.05.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad Hamadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chadel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyoucef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/10/105502" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huguenin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. S. Hamady" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TXZ5GZZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Bedia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-708GV68D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DXRRHNZK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/33/3/034002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-46T4Q4N4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahaitouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hammoum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.000D96" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Belaabed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Lamouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Naar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baghdadli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benyoucef" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baghdadli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyoucef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Goh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad Hamadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouchaour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Rogers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.137" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LSZ5D42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dupuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;cobert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ougazzaden" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008144" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6174C4B6FD4CF069E783ACA39801527E59B588C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sartel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sirenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181789v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad Hamady" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamopoulos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Giovanella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GNV4PG6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403002v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van de Wetering" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8K7X8RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181631v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.09.026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I.(van De) Wetering" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276980v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Heiser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Giovanella Ki van De Wetering" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adamopoulos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brochon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Reis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukachmih" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00198-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHC58HPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ft Reis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oukachmih" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)01284-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GDWMCNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625062v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642156v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bose" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaine Abdoulwahab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01358346v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01326148v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338308v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276996v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huguenin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280715v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Huguenin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117155v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117152v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276961v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280716v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689569v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Assouar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573026v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277005v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578893v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554354v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravindran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362788v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aggerstam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322269v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182455v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334605v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181993v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277018v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aggerstam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181661v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181893v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181892v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321872v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277022v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181874v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021669v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinkman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133399v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Giovanella K.I. (van De) Wetering" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657957v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523515v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338242v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425924v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227893v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaynes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227897v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280739v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durickovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276978v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maloufi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666028v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01665771v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>