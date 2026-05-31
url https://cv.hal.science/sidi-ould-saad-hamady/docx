--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -1126,628 +1126,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis using a two-layer model of the transport properties of InGaN epilayers grown on GaN template substrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Step Formation of Plasmonic Cu Nanodomains in p-Type Cu 2 O Matrix Films for Enhanced Photoconversion of n-ZnO/p-Cu 2 O Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+                <w:t xml:space="preserve">Yerila Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zainuriah Hassan</w:t>
+                <w:t xml:space="preserve">Lídice Vaillant-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.106614⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (11), pp.5527-5537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609434v1</w:t>
+                <w:t xml:space="preserve">hal-03835863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electrical Properties of ZnMgO with High Mg Content Elaborated by Ultrasonic Spray Pyrolysis Using Water‐Based Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202200091⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 758, pp.139435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682161v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analysis using a two-layer model of the transport properties of InGaN epilayers grown on GaN template substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sauffi Yusof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainuriah Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.106614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.106614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751713v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Formation of Plasmonic Cu Nanodomains in p-Type Cu 2 O Matrix Films for Enhanced Photoconversion of n-ZnO/p-Cu 2 O Heterojunctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lídice Vaillant-Roca</w:t>
+                <w:t xml:space="preserve">Optical and Electrical Properties of ZnMgO with High Mg Content Elaborated by Ultrasonic Spray Pyrolysis Using Water‐Based Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (11), pp.5527-5537. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202200091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835863v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156, pp.106945. </w:t>
@@ -1919,90 +1919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of the impact of buffer germanium composition and low cost fabrication of Cu2O on AZO/ZnGeO/Cu2O solar cell performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2030,295 +2030,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dependence of indium incorporation on specified temperatures in growing InGaN/GaN heterostructure using MOCVD technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solis: a modular, portable, and high-performance 1D semi-conductor device simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2020.111176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (2), pp.640-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10825-020-01477-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247033v1</w:t>
+                <w:t xml:space="preserve">hal-03247058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solis: a modular, portable, and high-performance 1D semi-conductor device simulator</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The dependence of indium incorporation on specified temperatures in growing InGaN/GaN heterostructure using MOCVD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauffi Bin Yusof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainuriah Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Shiong Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Ahmad Anas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Md</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (2), pp.640-647. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10825-020-01477-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2020.111176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247058v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Novel Thin Film Solar Cells: Design and Numerical Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queny Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,51 +2395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLALOM: Open-source, portable, and easy-to-use solar cell optimizer. Application to the design of InGaN solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2499,51 +2499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulwahab Adaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.267-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2571,365 +2571,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of InGaN Schottky solar cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">Improvement of parameters in a-Si(p)/c-Si(n)/a-Si(n) solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.09.001⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (10), pp.105502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/3/10/105502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430932v1</w:t>
+                <w:t xml:space="preserve">hal-01402158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of a new InGaN p-layer free Schottky based solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulwahab Adaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96, pp.121-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of parameters in a-Si(p)/c-Si(n)/a-Si(n) solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Benyoucef</w:t>
+                <w:t xml:space="preserve">Numerical simulation of InGaN Schottky solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulwahab Adaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (10), pp.105502. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.219-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/3/10/105502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402158v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring deprotonation of gallic acid by Raman spectroscopy</w:t>
               </w:r>
@@ -3396,51 +3396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3485,520 +3485,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar blind metal-semiconductor-metal ultraviolet photodetectors using quasi-alloy of BGaN/GaN superlattices</w:t>
+                <w:t xml:space="preserve">Low Temperature Transparent ITO-based Contacts for Mid-IR Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Srour</w:t>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ahaitouf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T Moudakir</w:t>
+                <w:t xml:space="preserve">Jean-Claude Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3662974⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1327, pp.mrss11--1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277006v1</w:t>
+                <w:t xml:space="preserve">hal-01276965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Transparent ITO-based Contacts for Mid-IR Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar blind metal-semiconductor-metal ultraviolet photodetectors using quasi-alloy of BGaN/GaN superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">A Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+                <w:t xml:space="preserve">S Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hussein Srour</w:t>
+                <w:t xml:space="preserve">T Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1327, pp.mrss11--1327. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (22), pp.221101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.1123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3662974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276965v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized model for incoherent detection in confocal optical microscopy</w:t>
+                <w:t xml:space="preserve">Polyaniline-doped benzene sulfonic acid/epoxy resin composites: structural, morphological, thermal and dielectric behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hammoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+                <w:t xml:space="preserve">Belkacem Belaabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Fontana</w:t>
+                <w:t xml:space="preserve">Saad Lamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Naar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (7), pp.546--554</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515692v1</w:t>
+                <w:t xml:space="preserve">hal-01277009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyaniline-doped benzene sulfonic acid/epoxy resin composites: structural, morphological, thermal and dielectric behaviors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized model for incoherent detection in confocal optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Lamouri</w:t>
+                <w:t xml:space="preserve">R. Hammoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacera Naar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (16), pp.D96-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.49.000D96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277009v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and structural characterizations of BGaN thin films grown by metal-organic vapor-phase epitaxy</w:t>
               </w:r>
@@ -4010,64 +4010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baghdadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4103,277 +4103,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and Structural Characterizations of BGaN Thin Films Grown by Metal-Organic Vapor-Phase Epitaxy</w:t>
+                <w:t xml:space="preserve">Selective growth of GaN nanodots and nanostripes on 6H-SiC substrates by metal organic vapor phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Baghdadli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+                <w:t xml:space="preserve">W.H. Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gautier</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Moudakir</w:t>
+                <w:t xml:space="preserve">S. Ould-Saad Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Benyoucef</w:t>
+                <w:t xml:space="preserve">A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 6 (S2), pp.S1029-S1032</w:t>
+              <w:t xml:space="preserve">, 2009, 6 (S2), pp.S510-S513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448879v1</w:t>
+                <w:t xml:space="preserve">hal-00335012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth of GaN nanodots and nanostripes on 6H-SiC substrates by metal organic vapor phase epitaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical and Structural Characterizations of BGaN Thin Films Grown by Metal-Organic Vapor-Phase Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">T. Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ould-Saad Hamadi</w:t>
+                <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martinez</w:t>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Gratiet</w:t>
+                <w:t xml:space="preserve">B. Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 6 (S2), pp.S510-S513</w:t>
+              <w:t xml:space="preserve">, 2009, 6 (S2), pp.S1029-S1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335012v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman scattering study of BxGa1―xN growth on AlN template substrate</w:t>
               </w:r>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baghdadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouchaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4523,64 +4523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hosseini Teherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 310, pp.944-947. </w:t>
@@ -4777,64 +4777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hosseini Teherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.944</w:t>
@@ -4965,328 +4965,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering study of BxGa1–xN growth on AlN template substrate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Structural and morphological studies of GaN thin ﬁlms grown on diﬀerent oriented LiNbO3 substrates by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Sirenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.295-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319115v1</w:t>
+                <w:t xml:space="preserve">hal-00181707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and morphological studies of GaN thin ﬁlms grown on diﬀerent oriented LiNbO3 substrates by MOVPE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. A. Sirenko</w:t>
+                <w:t xml:space="preserve">Raman scattering study of BxGa1–xN growth on AlN template substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gautier</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 ((9)), pp.3051-3053</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008144⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00181707v1</w:t>
+                <w:t xml:space="preserve">hal-00319115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN materials growth by MOVPE in a new-design reactor using DMHy and NH 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5367,90 +5367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN materials growth by MOVPE in a new design of reactor using DMHy and NH3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould-Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sirenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baghdadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5611,647 +5611,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE Growth Study of BxGa(1-x)N on GaN Template Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">Nanostructure of self-assembled rod-coil block copolymer films for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adamopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Giovanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 511-512, pp.219-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181630v1</w:t>
+                <w:t xml:space="preserve">hal-00402995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure of self-assembled rod-coil block copolymer films for photovoltaic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ould-Saad</w:t>
+                <w:t xml:space="preserve">MOVPE Growth Study of BxGa(1-x)N on GaN Template Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.233-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00402995v1</w:t>
+                <w:t xml:space="preserve">hal-00181630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport properties aspects and structure of polymer-fullerene based organic semiconductors for photovoltaic devices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN by LP-MOVPE using Dimethylhydrazine and Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. van de Wetering</w:t>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.029⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.476-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403002v1</w:t>
+                <w:t xml:space="preserve">hal-00181631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN by LP-MOVPE using Dimethylhydrazine and Nitrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sartel</w:t>
+                <w:t xml:space="preserve">Electronic transport properties aspects and structure of polymer-fullerene based organic semiconductors for photovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adamopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Giovanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+                <w:t xml:space="preserve">K. van de Wetering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 511-512, pp.371-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.09.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00181631v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport properties aspects and structure of polymer-fullerene based organic semiconductors for photovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adamopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Giovanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.I.(van De) Wetering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6306,51 +6306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature homoepitaxy of GaN by LP-MOVPE using Dimethylhydrazine and nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6418,51 +6418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth study of B x Ga (1- x) N on GaN template substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7505,64 +7505,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society (E-MRS), May 2023, Strasbourg, France</w:t>
@@ -7604,77 +7604,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of ZnMgO thin films by ultrasonic spray pyrolysis for optoelectronic applications using water-based solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7712,51 +7712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic spray pyrolysis deposition of cuprous oxide thin films: Microstructure and optical investigations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7837,90 +7837,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the precursor concentration on structural properties of ZnO thin films by ultrasonic spray pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
@@ -7988,64 +7988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauffi Bin Yusof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting of Malaysia Nitrides Research Group (MNRG 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Penang, Malaysia</w:t>
@@ -8074,51 +8074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Optimization of Solar Cells A review of standard and novel methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8156,90 +8156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of the impact of low cost fabrication of Cu2O on solar cell performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8307,51 +8307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaine Abdoulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Matériaux pour l’Optique &amp; Photonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8402,51 +8402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaine Abdoulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8497,51 +8497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulwahab Adaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China France Second Workshop on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Aug 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8592,51 +8592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulwahab Adaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech France 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SETCOR, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8674,51 +8674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et Optimisation d’une cellule solaire Schottky à base d’InGaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulwahab Adaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8795,51 +8795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Chaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th EuroAnalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8858,152 +8858,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of natural algaecide at low concentration with Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Détection d'une substance algicide naturelle à faible concentration par Spectroscopie Raman et SERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Huguenin</w:t>
+                <w:t xml:space="preserve">J. J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Bourson</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europtrode XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">GFSV XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276998v1</w:t>
+                <w:t xml:space="preserve">hal-01280716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of natural algaecide at low concentration with Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,87 +9018,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europtrode XIΙ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Athène, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'une substance algicide naturelle à faible concentration par Spectroscopie Raman et SERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9113,385 +9113,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFSV XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of natural algaecide at low concentration with Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Huguenin</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bourson</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europtrode XIΙ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Europtrode XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117152v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'une substance algicide naturelle à faible concentration par Spectroscopie Raman et SERS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Huguenin</w:t>
+                <w:t xml:space="preserve">Detection of natural algaecide at low concentration with Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Bourson</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFSV XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Europtrode XIΙ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276961v1</w:t>
+                <w:t xml:space="preserve">hal-01117152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'une substance algicide naturelle à faible concentration par Spectroscopie Raman et SERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. J. Huguenin</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bourson</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFSV XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280716v1</w:t>
+                <w:t xml:space="preserve">hal-01276961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous optimization of InGaN multijunction solar cells efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2013 SPRING MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9579,519 +9579,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Transparent ITO-based Contacts for Mid-IR Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of specific contact resistance of optimized ohmic contacts in BGaN/AlN/GaN heterostructures for&amp;quot; solar blind&amp;quot; UV photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ahaitouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 MRS Spring Meeting and Exhibit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Méditerranéenne sur les Matériaux Innovants et Applications (CIMA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652277v1</w:t>
+                <w:t xml:space="preserve">hal-01277007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of specific contact resistance of optimized ohmic contacts in BGaN/AlN/GaN heterostructures for&amp;quot; solar blind&amp;quot; UV photodetector</w:t>
+                <w:t xml:space="preserve">Low Temperature Transparent ITO-based Contacts for Mid-IR Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Srour</w:t>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Assouar</w:t>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ahaitouf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Méditerranéenne sur les Matériaux Innovants et Applications (CIMA 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 MRS Spring Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, San Francisco, United States. mrss11-1327-g09-02-s08-02 (6 p.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277007v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohmic and Schottky contacts for BGaN based UV photo- and α,β detectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+                <w:t xml:space="preserve">Measurement and Modeling of Temperature-dependent Resistivity in N-and P-doped AlGaN Epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baghdadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 SPRING MEETING IUMRS ICAM 2011 &amp; E-MRS / MRS BILATERAL CONFERENCE on ENERGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (EMRS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573026v1</w:t>
+                <w:t xml:space="preserve">hal-01277005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Modeling of Temperature-dependent Resistivity in N-and P-doped AlGaN Epilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Baghdadli</w:t>
+                <w:t xml:space="preserve">Ohmic and Schottky contacts for BGaN based UV photo- and α,β detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (EMRS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 SPRING MEETING IUMRS ICAM 2011 &amp; E-MRS / MRS BILATERAL CONFERENCE on ENERGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277005v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Modeling of Temperature-dependent Resistivity in N- and P-doped AlGaN Epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baghdadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10211,77 +10211,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of microstructural, optical and electrical properties of BGaN materials grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ravindran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10349,51 +10349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Srour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10457,51 +10457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">d'Havh Boumba Sitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10556,90 +10556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and Structural Characterizations of BGaN Thin Films Grown by Metal-Organic Vapor-Phase Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baghdadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10675,1790 +10675,1790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on new wide bandgap materials BGaN, BGaAlN and their potential applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ougazzaden</w:t>
+                <w:t xml:space="preserve">Study of structural and electrical properties of BGa(Al)N alloys grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aggerstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gautier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ould Saad Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Integrated Optoelectronic Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Jose, United States</w:t>
+              <w:t xml:space="preserve">EW- MOVPE XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Czech Republic. pp.261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181651v1</w:t>
+                <w:t xml:space="preserve">hal-00181661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of GaN by metal organic vapor phase epitaxy on ZnO-buffered c-sapphire substrates</w:t>
+                <w:t xml:space="preserve">Progress on new wide bandgap materials BGaN, BGaAlN and their potential applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Moudakir</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aggerstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gautier</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">Symposium on Integrated Optoelectronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322269v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la morphologie de couches minces à base de GaN épitaxiées par MOVPE sur substrat template AlN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Growth of GaN by metal organic vapor phase epitaxy on ZnO-buffered c-sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hosseini Teherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Baghdadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRESD'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tlemcen, Algeria</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182455v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HeteroEpitaxial growth of crystalline GaN epilayers on LiNbO3 substrate by MOVPE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la morphologie de couches minces à base de GaN épitaxiées par MOVPE sur substrat template AlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gautier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Orsal</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baghdadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW-MOVPE XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Bratislava, Czech Republic</w:t>
+              <w:t xml:space="preserve">ICRESD'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334605v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of GaN grown oriented LiNbO3 by MOVPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">HeteroEpitaxial growth of crystalline GaN epilayers on LiNbO3 substrate by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aggerstam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orsal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bouchaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITFPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">EW-MOVPE XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Bratislava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181993v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of structural and electrical properties of BGa (Al) N alloys grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Aggerstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EW-MOVPE XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of structural and electrical properties of BGa(Al)N alloys grown by MOVPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Structural study of GaN grown oriented LiNbO3 by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW- MOVPE XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Czech Republic. pp.261</w:t>
+              <w:t xml:space="preserve">ITFPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181661v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par épitaxie en phase vapeur aux organométalliques de la micro et nano épitaxie du GaN sur pseudo substrat GaN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">MOVPE Growth Study of BxGa(1-x)N on GaN Template Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">EMRS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181893v1</w:t>
+                <w:t xml:space="preserve">hal-00181874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN materials growth by MOVPE in a new design of reactor using DMHy and NH3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sirenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC MOVPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau matériau a grand gap BGaN pour les applications optoelectroniques dans l'ultraviolet : croissance et caractérisation</w:t>
+                <w:t xml:space="preserve">Etude par épitaxie en phase vapeur aux organométalliques de la micro et nano épitaxie du GaN sur pseudo substrat GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Bonanno</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Metz, France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181892v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN by LP-MOVPE using Dimethylhydrazine and Nitrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveau matériau a grand gap BGaN pour les applications optoelectroniques dans l'ultraviolet : croissance et caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gautier</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181889v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau matériau à grand gap BGaN pour les applications optoélectroniques dans l'ultraviolet : croissance et caractérisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature homoepitaxy of GaN by LP-MOVPE using Dimethylhydrazine and Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gautier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Bonanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">EMRS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321872v1</w:t>
+                <w:t xml:space="preserve">hal-00181889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth of wide bandgap materials containing boron B (Al) GaN for compact Ultraviolet lasers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouveau matériau à grand gap BGaN pour les applications optoélectroniques dans l'ultraviolet : croissance et caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHysics &amp; Applications of SEmiconductor LASERs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277022v1</w:t>
+                <w:t xml:space="preserve">hal-00321872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE Growth Study of BxGa(1-x)N on GaN Template Substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOVPE growth of wide bandgap materials containing boron B (Al) GaN for compact Ultraviolet lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">PHysics &amp; Applications of SEmiconductor LASERs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181874v1</w:t>
+                <w:t xml:space="preserve">hal-01277022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth of wide bandgap materials containing boron B(Al)GaN for compact Ultraviolet lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12535,77 +12535,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructure of self-assembled rod-coil block copolymer films for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adamopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brinkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Giovanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12686,51 +12686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Giovanella K.I. (van De) Wetering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adamopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13310,51 +13310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLALOM: Open-Source, Portable and Easy-to-use Solar Cell Optimizer. Application to the Design of InGaN and CZTS Solar Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13373,217 +13373,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of defect and polarization on efficiency of InGaN-based double-junction solar cell</w:t>
+                <w:t xml:space="preserve">Effect of Interface Properties on the Electrical Characteristics of InGaN-based Multijunction Solar Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaine Abdoulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">ICNS 12 - 12th International Conference on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523515v1</w:t>
+                <w:t xml:space="preserve">hal-01579140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Interface Properties on the Electrical Characteristics of InGaN-based Multijunction Solar Cell</w:t>
+                <w:t xml:space="preserve">Influence of defect and polarization on efficiency of InGaN-based double-junction solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaine Abdoulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS 12 - 12th International Conference on Nitride Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579140v1</w:t>
+                <w:t xml:space="preserve">hal-01523515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et Optimisation d’une cellule solaire Schottky à base d’InGaN</w:t>
               </w:r>
@@ -13595,51 +13595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulwahab Adaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’école doctorale EMMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13690,51 +13690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaine Abdoulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Euro-TMCS II: Theory, Modelling and Computational Methods for Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cork, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13975,51 +13975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Raman spectroscopy coupled to the chemometrics for measuring weak concentration in a aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14115,90 +14115,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EWMOVPE 2007, Vol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Aggerstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14353,51 +14353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulwahab Adaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14678,51 +14678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Lone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202500596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sauffi Yusof" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainuriah Hassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Anas Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Way Foong Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2024.141754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.108082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2023.207543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106614" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauffi Bin Yusof" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MI-02-2021-0018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2021003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ahmad Anas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Md" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2020.111176" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-020-01477-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queny Kieffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab Adaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.04.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02430932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.09.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01318037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.05.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad Hamadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chadel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyoucef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/10/105502" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huguenin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. S. Hamady" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TXZ5GZZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Bedia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-708GV68D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DXRRHNZK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/33/3/034002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-46T4Q4N4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahaitouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hammoum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.000D96" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Belaabed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Lamouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Naar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baghdadli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benyoucef" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baghdadli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyoucef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Goh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad Hamadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouchaour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Rogers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.137" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LSZ5D42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dupuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;cobert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ougazzaden" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008144" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6174C4B6FD4CF069E783ACA39801527E59B588C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sartel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sirenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181789v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad Hamady" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamopoulos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Giovanella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GNV4PG6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403002v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van de Wetering" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8K7X8RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181631v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.09.026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I.(van De) Wetering" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276980v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Heiser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Giovanella Ki van De Wetering" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adamopoulos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brochon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Reis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukachmih" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00198-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHC58HPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ft Reis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oukachmih" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)01284-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GDWMCNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625062v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642156v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bose" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaine Abdoulwahab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01358346v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01326148v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338308v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276996v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huguenin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280715v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Huguenin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117155v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117152v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276961v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280716v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689569v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Assouar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573026v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277005v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578893v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554354v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravindran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362788v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aggerstam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322269v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182455v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334605v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181993v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277018v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aggerstam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181661v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181893v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181892v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321872v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277022v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181874v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021669v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinkman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133399v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Giovanella K.I. (van De) Wetering" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657957v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523515v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338242v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425924v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227893v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaynes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227897v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280739v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durickovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276978v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maloufi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666028v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01665771v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Lone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202500596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sauffi Yusof" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainuriah Hassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Anas Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Way Foong Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2024.141754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.108082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2023.207543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauffi Bin Yusof" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MI-02-2021-0018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2021003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-020-01477-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ahmad Anas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Md" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2020.111176" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queny Kieffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulwahab Adaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.04.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad Hamadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chadel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyoucef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/10/105502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01318037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.05.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02430932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.09.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huguenin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. S. Hamady" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TXZ5GZZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Bedia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-708GV68D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DXRRHNZK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/33/3/034002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-46T4Q4N4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahaitouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Belaabed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Lamouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Naar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515692v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hammoum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.000D96" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baghdadli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benyoucef" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Goh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad Hamadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baghdadli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyoucef" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouchaour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Rogers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.137" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LSZ5D42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dupuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;cobert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ougazzaden" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008144" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6174C4B6FD4CF069E783ACA39801527E59B588C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sartel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sirenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181789v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad Hamady" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamopoulos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Giovanella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Saad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.134" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GNV4PG6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.09.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403002v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van de Wetering" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8K7X8RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I.(van De) Wetering" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276980v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Heiser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Giovanella Ki van De Wetering" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adamopoulos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brochon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Reis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukachmih" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00198-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHC58HPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ft Reis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oukachmih" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)01284-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GDWMCNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625062v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642156v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bose" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaine Abdoulwahab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01358346v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01326148v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338308v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276996v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280716v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Huguenin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280715v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117155v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huguenin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117152v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689569v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Assouar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277005v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573026v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578893v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554354v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravindran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362788v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181661v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aggerstam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322269v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182455v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334605v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aggerstam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181993v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181874v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334614v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181892v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181889v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321872v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277022v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021669v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinkman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133399v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Giovanella K.I. (van De) Wetering" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657957v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579140v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523515v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338242v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425924v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227893v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaynes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227897v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280739v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durickovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276978v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maloufi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666028v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01665771v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>