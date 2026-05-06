--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -214,269 +214,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête nationale sur la santé au travail des enseignants-chercheurs en SIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cahiers de la SFSIC -18- EDITO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lépine</w:t>
+                <w:t xml:space="preserve">Elise Le Moing - Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Paganelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18, pp.33-40</w:t>
+              <w:t xml:space="preserve">, 2023, 18, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844081v1</w:t>
+                <w:t xml:space="preserve">hal-04152848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la SFSIC -18- EDITO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une enquête nationale sur la santé au travail des enseignants-chercheurs en SIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Lamy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Le Moing - Maas</w:t>
+                <w:t xml:space="preserve">Dorsaf Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice de La Broise</w:t>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18, pp.7-8</w:t>
+              <w:t xml:space="preserve">, 2023, 18, pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152848v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner, concevoir et conduire le changement personnel et organisationnel dans le contexte contemporain de rationalisation managériale</w:t>
               </w:r>
@@ -949,187 +949,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between collective intelligence and semantic web : hypermediating sites. Contribution to technologies of intelligence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un modèle systémique sémiopragmatique pour agir, décider et changer les systèmes de communication en organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJDE - Electronic Journal of Digital Enterprise (ISSN: 1776-2960)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.n.c. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676451v1</w:t>
+                <w:t xml:space="preserve">hal-02878083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle systémique sémiopragmatique pour agir, décider et changer les systèmes de communication en organisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between collective intelligence and semantic web : hypermediating sites. Contribution to technologies of intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EJDE - Electronic Journal of Digital Enterprise (ISSN: 1776-2960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02878083v1</w:t>
+                <w:t xml:space="preserve">hal-01676451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypermediating sites: towards new forms of technology intelligence ? Between collective intelligence and semantic web</w:t>
               </w:r>
@@ -1242,90 +1242,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation dans l’enseignement supérieur : quelles transformations, quelles stratégies et quelles incidences pour les enseignants-chercheurs en 71ème section ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC : La numérisation des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp 287-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1350,64 +1350,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les universitaires et le numérique : une question de santé globale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1674,103 +1674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les évolutions des pratiques des enseignants-chercheurs en SIC en temps de crise : altérations ou alternatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89ème congrès de l'ACFAS - colloque 405 - Alter-Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Québec (Canada), Université Laval, Canada</w:t>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3438,51 +3438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.161.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.122.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.520" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini Alemanno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Moenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.161.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.122.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini Alemanno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Moenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>