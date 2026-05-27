--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1223,243 +1223,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation dans l’enseignement supérieur : quelles transformations, quelles stratégies et quelles incidences pour les enseignants-chercheurs en 71ème section ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les universitaires et le numérique : une question de santé globale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC : La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp 287-299</w:t>
+              <w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04608279v1</w:t>
+                <w:t xml:space="preserve">hal-04851148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les universitaires et le numérique : une question de santé globale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numérisation dans l’enseignement supérieur : quelles transformations, quelles stratégies et quelles incidences pour les enseignants-chercheurs en 71ème section ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC : La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp 287-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851148v1</w:t>
+                <w:t xml:space="preserve">halshs-04608279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde de clôture - Quelles perspectives pour les Sciences de l'Information et de la Communication ?</w:t>
               </w:r>
@@ -3438,51 +3438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.161.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.122.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini Alemanno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Moenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.161.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.122.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini Alemanno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Moenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>