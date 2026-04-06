--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sidonie Naulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sidonie-naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8341-1117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155312405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférence en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Politiques de Grenoble • Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Pacte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie au pari de la sociologie. Autour des travaux de Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.226, 2023, L'intelligence du social, 979-10-231-0682-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 256 p., 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu's Theory and its Sociological Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aakar Books, 2020, 978-9350026588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money : Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284 p., 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sociologie de Pierre Bourdieu - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 191 p., 2019, Cursus, 978-2-200-62404-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots à la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2017, Tables des hommes, 978-2-7535-5484-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.32237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Teoria de Pierre Bourdieu e Seus Usos Sociológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vozes, 2017, 978-8532654168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu'nun Kurami ve Sosyolojik Kullanimlari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iletisim Yayincilik, 2016, 978-9750518935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Théorie de Pierre Bourdieu et ses usages sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. , 2011, François de Singly, 2200248717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking and Crafting in a Digital Economy: The Effects of Online Commodification on Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17499755241305843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’insaisissable relation formation-emploi : une lecture renouvelée à l’échelle des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La relation formation-emploi à l’aune des trajectoires professionnelles, 165, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La manufacture de l’événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review. Deciphering Markets and Money. A Sociological Analysis of Economic Institutions. By GronowJukka. Helsinki University Press, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.491-494. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14695405221108918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la rémunération aux loisirs ? Le cas du blogging culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.194-202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.027.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique en gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parlent les grands chefs ? Analyse de la programmation d’événements professionnels gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.67-83. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail gratuit : la nouvelle exploitation ?, par M. Simonet, Textuel, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction rhétorique du métier de journaliste gastronomique / The Rhetorical Construction of the Food Journalist Profession / A construção retórica da profissão de jornalista gastronômico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The Journalism Worlds / Os mundos do jornalismo / Les mondes du journalisme, 8 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Conduct Economic Activity When Radical Uncertainty Prevails? - Jens Beckert and Richard Bronk (eds), Uncertain Futures. Imaginaries, Narratives, and Calculation in the Economy (London, Oxford University Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.437-442. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975619000262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre dans la critique d’art / Gender in Art Criticism, par M. Buscatto, M. Leontsini et D. Naudier (dir.), Éditions des archives contemporaines, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jens Beckert : &amp;quot;Orienter l’action économique vers le futur est un trait central du capitalisme moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.021.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques révolutionnent-elles le travail? Une approche par le web scraping des plateformes Etsy et La Belle Assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (6), pp.85-119. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.212.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je lui donne 5/5 : paradoxes de la critique amateur en ligne, par D. Pasquier, V. Beaudouin et T. Legon, Presses des Mines – Transvalor, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (196), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.196.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique culturelle : déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La critique culturelle: déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Quality: The Classification of Goods in Markets, par J. Beckert et C. Musselin (dir.), Oxford University Press, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire un nom. Les ressorts de la singularisation des critiques gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.322-343. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation et ses dispositifs: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.5-22. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.026.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilmot Voss K., The Food Section. Newspaper Women and the Culinary Community Rowman & Littlefield,Lanham, 252 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.707-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias et la constitution d’un « monde de la gastronomie » (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A table!, 24, pp.26-43. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blogosphère culinaire : Cartographie d'un espace d'évaluation amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Evaluations profanes. Le jugement en ligne, 183 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.183.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En toute saison. Le marché des fruits et légumes, par A. Bernard de Raymond, Presses Universitaires de Rennes, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.519-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir affranchi de la nécessité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manger - entre plaisirs et nécessités, 46 (2), pp.109-131. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027144ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repas gastronomique des Français : génèse d’un nouvel objet culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique gastronomique comme mise en scène du travail critique. Le cas de François Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui prescrit aux prescripteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of professional gatherings in the globalization of a professional space. The example of international food festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-215, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : The role of professional events in structuring careers and professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century: The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-19, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie, un nouvel objet de politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.65-81, 2020, Res Publica, 978-2-7535-7908-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.146030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation de loisirs féminisés : une forme de revalorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Octobre; Frédérique Patureau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.131-142, 2020, Sociétés, Espaces, Temps, 979-10-362-0214-8. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandiser ses loisirs sur internet : une extension du domaine du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Abdelnour; Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux travailleurs des applis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2019, La vie des idées, 978-2-13-081523-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. The marketization of everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-29, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are food bloggers a new kind of influencer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Vodanovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle Journalism: Social Media, Consumption and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9780815357995. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351123389-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making money out of leisure: The marketization of handicrafts and food blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.61-95, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les critiques de restaurants dans les médias sont-elles toujours positives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que manger? Normes et pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-100, 2017, 978-2-7071-9770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la culture et représentations des inégalités culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lemel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Galland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des inégalités. Réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Paris Sorbonne, pp.99-108, 2016, 979-10-231-0507-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exhortation à rendre: comment les organisations fabriquent du contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin; Philippe Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.227-255, 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de justice à l’égard de sa rémunération personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Français face aux inégalités et à la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.160-170, 2011, 2200259182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation formation-emploi à l’aune des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2024, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manufacture de l'événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sidonie Naulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sidonie-naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8341-1117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155312405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférence en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Politiques de Grenoble • Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Pacte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie au pari de la sociologie. Autour des travaux de Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.226, 2023, L'intelligence du social, 979-10-231-0682-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 256 p., 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu's Theory and its Sociological Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aakar Books, 2020, 978-9350026588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money : Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284 p., 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sociologie de Pierre Bourdieu - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 191 p., 2019, Cursus, 978-2-200-62404-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots à la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2017, Tables des hommes, 978-2-7535-5484-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.32237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Teoria de Pierre Bourdieu e Seus Usos Sociológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vozes, 2017, 978-8532654168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu'nun Kurami ve Sosyolojik Kullanimlari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iletisim Yayincilik, 2016, 978-9750518935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Théorie de Pierre Bourdieu et ses usages sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. , 2011, François de Singly, 2200248717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’insaisissable relation formation-emploi : une lecture renouvelée à l’échelle des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La relation formation-emploi à l’aune des trajectoires professionnelles, 165, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La manufacture de l’événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking and Crafting in a Digital Economy: The Effects of Online Commodification on Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17499755241305843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review. Deciphering Markets and Money. A Sociological Analysis of Economic Institutions. By GronowJukka. Helsinki University Press, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.491-494. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14695405221108918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la rémunération aux loisirs ? Le cas du blogging culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.194-202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.027.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique en gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parlent les grands chefs ? Analyse de la programmation d’événements professionnels gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.67-83. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction rhétorique du métier de journaliste gastronomique / The Rhetorical Construction of the Food Journalist Profession / A construção retórica da profissão de jornalista gastronômico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The Journalism Worlds / Os mundos do jornalismo / Les mondes du journalisme, 8 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre dans la critique d’art / Gender in Art Criticism, par M. Buscatto, M. Leontsini et D. Naudier (dir.), Éditions des archives contemporaines, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Conduct Economic Activity When Radical Uncertainty Prevails? - Jens Beckert and Richard Bronk (eds), Uncertain Futures. Imaginaries, Narratives, and Calculation in the Economy (London, Oxford University Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.437-442. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975619000262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail gratuit : la nouvelle exploitation ?, par M. Simonet, Textuel, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques révolutionnent-elles le travail? Une approche par le web scraping des plateformes Etsy et La Belle Assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (6), pp.85-119. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.212.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jens Beckert : &amp;quot;Orienter l’action économique vers le futur est un trait central du capitalisme moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.021.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La critique culturelle: déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Quality: The Classification of Goods in Markets, par J. Beckert et C. Musselin (dir.), Oxford University Press, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique culturelle : déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je lui donne 5/5 : paradoxes de la critique amateur en ligne, par D. Pasquier, V. Beaudouin et T. Legon, Presses des Mines – Transvalor, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (196), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.196.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation et ses dispositifs: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.5-22. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.026.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilmot Voss K., The Food Section. Newspaper Women and the Culinary Community Rowman & Littlefield,Lanham, 252 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.707-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias et la constitution d’un « monde de la gastronomie » (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A table!, 24, pp.26-43. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire un nom. Les ressorts de la singularisation des critiques gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.322-343. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blogosphère culinaire : Cartographie d'un espace d'évaluation amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Evaluations profanes. Le jugement en ligne, 183 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.183.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En toute saison. Le marché des fruits et légumes, par A. Bernard de Raymond, Presses Universitaires de Rennes, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.519-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir affranchi de la nécessité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manger - entre plaisirs et nécessités, 46 (2), pp.109-131. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027144ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repas gastronomique des Français : génèse d’un nouvel objet culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique gastronomique comme mise en scène du travail critique. Le cas de François Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui prescrit aux prescripteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of professional gatherings in the globalization of a professional space. The example of international food festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-215, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : The role of professional events in structuring careers and professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century: The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-19, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie, un nouvel objet de politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.65-81, 2020, Res Publica, 978-2-7535-7908-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.146030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation de loisirs féminisés : une forme de revalorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Octobre; Frédérique Patureau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.131-142, 2020, Sociétés, Espaces, Temps, 979-10-362-0214-8. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandiser ses loisirs sur internet : une extension du domaine du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Abdelnour; Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux travailleurs des applis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2019, La vie des idées, 978-2-13-081523-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. The marketization of everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-29, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are food bloggers a new kind of influencer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Vodanovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle Journalism: Social Media, Consumption and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9780815357995. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351123389-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making money out of leisure: The marketization of handicrafts and food blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.61-95, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les critiques de restaurants dans les médias sont-elles toujours positives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que manger? Normes et pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-100, 2017, 978-2-7071-9770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la culture et représentations des inégalités culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lemel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Galland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des inégalités. Réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Paris Sorbonne, pp.99-108, 2016, 979-10-231-0507-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exhortation à rendre: comment les organisations fabriquent du contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin; Philippe Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.227-255, 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de justice à l’égard de sa rémunération personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Français face aux inégalités et à la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.160-170, 2011, 2200259182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation formation-emploi à l’aune des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2024, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manufacture de l'événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D8EB96D"/>
+    <w:nsid w:val="9181E92D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sidonie-naulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8341-1117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155312405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Simioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/leconomie-au-pari-de-la-sociologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030182960#aboutAuthors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/mots-%C3%A0-bouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.32237" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8313" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17499755241305843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221108918" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.212.0085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.196.0235" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1537" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027144ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/trade-shows-in-the-21st-century-9781800886032.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15407" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lifestyle-Journalism-Social-Media-Consumption-and-Experience/Vodanovic/p/book/9780815357995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351123389-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Que_manger__-9782707197702.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12261" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sidonie-naulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8341-1117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155312405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Simioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/leconomie-au-pari-de-la-sociologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030182960#aboutAuthors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/mots-%C3%A0-bouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.32237" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17499755241305843" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221108918" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.212.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.196.0235" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1537" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027144ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/trade-shows-in-the-21st-century-9781800886032.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15407" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lifestyle-Journalism-Social-Media-Consumption-and-Experience/Vodanovic/p/book/9780815357995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351123389-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Que_manger__-9782707197702.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12261" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>