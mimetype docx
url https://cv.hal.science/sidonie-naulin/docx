--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sidonie Naulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sidonie-naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8341-1117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155312405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférence en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Politiques de Grenoble • Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Pacte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie au pari de la sociologie. Autour des travaux de Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.226, 2023, L'intelligence du social, 979-10-231-0682-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 256 p., 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu's Theory and its Sociological Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aakar Books, 2020, 978-9350026588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money : Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284 p., 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sociologie de Pierre Bourdieu - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 191 p., 2019, Cursus, 978-2-200-62404-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots à la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2017, Tables des hommes, 978-2-7535-5484-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.32237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Teoria de Pierre Bourdieu e Seus Usos Sociológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vozes, 2017, 978-8532654168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu'nun Kurami ve Sosyolojik Kullanimlari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iletisim Yayincilik, 2016, 978-9750518935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Théorie de Pierre Bourdieu et ses usages sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. , 2011, François de Singly, 2200248717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’insaisissable relation formation-emploi : une lecture renouvelée à l’échelle des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La relation formation-emploi à l’aune des trajectoires professionnelles, 165, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La manufacture de l’événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking and Crafting in a Digital Economy: The Effects of Online Commodification on Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17499755241305843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review. Deciphering Markets and Money. A Sociological Analysis of Economic Institutions. By GronowJukka. Helsinki University Press, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.491-494. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14695405221108918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la rémunération aux loisirs ? Le cas du blogging culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.194-202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.027.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique en gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parlent les grands chefs ? Analyse de la programmation d’événements professionnels gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.67-83. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction rhétorique du métier de journaliste gastronomique / The Rhetorical Construction of the Food Journalist Profession / A construção retórica da profissão de jornalista gastronômico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The Journalism Worlds / Os mundos do jornalismo / Les mondes du journalisme, 8 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre dans la critique d’art / Gender in Art Criticism, par M. Buscatto, M. Leontsini et D. Naudier (dir.), Éditions des archives contemporaines, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Conduct Economic Activity When Radical Uncertainty Prevails? - Jens Beckert and Richard Bronk (eds), Uncertain Futures. Imaginaries, Narratives, and Calculation in the Economy (London, Oxford University Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.437-442. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975619000262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail gratuit : la nouvelle exploitation ?, par M. Simonet, Textuel, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques révolutionnent-elles le travail? Une approche par le web scraping des plateformes Etsy et La Belle Assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (6), pp.85-119. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.212.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jens Beckert : &amp;quot;Orienter l’action économique vers le futur est un trait central du capitalisme moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.021.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La critique culturelle: déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Quality: The Classification of Goods in Markets, par J. Beckert et C. Musselin (dir.), Oxford University Press, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique culturelle : déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je lui donne 5/5 : paradoxes de la critique amateur en ligne, par D. Pasquier, V. Beaudouin et T. Legon, Presses des Mines – Transvalor, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (196), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.196.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation et ses dispositifs: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.5-22. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.026.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilmot Voss K., The Food Section. Newspaper Women and the Culinary Community Rowman & Littlefield,Lanham, 252 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.707-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias et la constitution d’un « monde de la gastronomie » (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A table!, 24, pp.26-43. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire un nom. Les ressorts de la singularisation des critiques gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.322-343. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blogosphère culinaire : Cartographie d'un espace d'évaluation amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Evaluations profanes. Le jugement en ligne, 183 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.183.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En toute saison. Le marché des fruits et légumes, par A. Bernard de Raymond, Presses Universitaires de Rennes, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.519-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir affranchi de la nécessité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manger - entre plaisirs et nécessités, 46 (2), pp.109-131. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027144ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repas gastronomique des Français : génèse d’un nouvel objet culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique gastronomique comme mise en scène du travail critique. Le cas de François Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui prescrit aux prescripteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of professional gatherings in the globalization of a professional space. The example of international food festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-215, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : The role of professional events in structuring careers and professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century: The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-19, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie, un nouvel objet de politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.65-81, 2020, Res Publica, 978-2-7535-7908-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.146030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation de loisirs féminisés : une forme de revalorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Octobre; Frédérique Patureau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.131-142, 2020, Sociétés, Espaces, Temps, 979-10-362-0214-8. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandiser ses loisirs sur internet : une extension du domaine du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Abdelnour; Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux travailleurs des applis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2019, La vie des idées, 978-2-13-081523-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. The marketization of everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-29, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are food bloggers a new kind of influencer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Vodanovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle Journalism: Social Media, Consumption and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9780815357995. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351123389-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making money out of leisure: The marketization of handicrafts and food blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.61-95, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les critiques de restaurants dans les médias sont-elles toujours positives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que manger? Normes et pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-100, 2017, 978-2-7071-9770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la culture et représentations des inégalités culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lemel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Galland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des inégalités. Réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Paris Sorbonne, pp.99-108, 2016, 979-10-231-0507-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exhortation à rendre: comment les organisations fabriquent du contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin; Philippe Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.227-255, 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de justice à l’égard de sa rémunération personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Français face aux inégalités et à la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.160-170, 2011, 2200259182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation formation-emploi à l’aune des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2024, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manufacture de l'événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sidonie Naulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sidonie-naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8341-1117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155312405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférence en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Politiques de Grenoble • Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Pacte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie au pari de la sociologie. Autour des travaux de Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.226, 2023, L'intelligence du social, 979-10-231-0682-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 256 p., 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu's Theory and its Sociological Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aakar Books, 2020, 978-9350026588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money : Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284 p., 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sociologie de Pierre Bourdieu - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 191 p., 2019, Cursus, 978-2-200-62404-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots à la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2017, Tables des hommes, 978-2-7535-5484-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.32237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Teoria de Pierre Bourdieu e Seus Usos Sociológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vozes, 2017, 978-8532654168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu'nun Kurami ve Sosyolojik Kullanimlari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iletisim Yayincilik, 2016, 978-9750518935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Théorie de Pierre Bourdieu et ses usages sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. , 2011, François de Singly, 2200248717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’insaisissable relation formation-emploi : une lecture renouvelée à l’échelle des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La relation formation-emploi à l’aune des trajectoires professionnelles, 165, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La manufacture de l’événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking and Crafting in a Digital Economy: The Effects of Online Commodification on Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17499755241305843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review. Deciphering Markets and Money. A Sociological Analysis of Economic Institutions. By GronowJukka. Helsinki University Press, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.491-494. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14695405221108918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la rémunération aux loisirs ? Le cas du blogging culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.194-202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.027.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique en gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parlent les grands chefs ? Analyse de la programmation d’événements professionnels gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.67-83. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction rhétorique du métier de journaliste gastronomique / The Rhetorical Construction of the Food Journalist Profession / A construção retórica da profissão de jornalista gastronômico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The Journalism Worlds / Os mundos do jornalismo / Les mondes du journalisme, 8 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre dans la critique d’art / Gender in Art Criticism, par M. Buscatto, M. Leontsini et D. Naudier (dir.), Éditions des archives contemporaines, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Conduct Economic Activity When Radical Uncertainty Prevails? - Jens Beckert and Richard Bronk (eds), Uncertain Futures. Imaginaries, Narratives, and Calculation in the Economy (London, Oxford University Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.437-442. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975619000262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail gratuit : la nouvelle exploitation ?, par M. Simonet, Textuel, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques révolutionnent-elles le travail? Une approche par le web scraping des plateformes Etsy et La Belle Assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (6), pp.85-119. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.212.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jens Beckert : &amp;quot;Orienter l’action économique vers le futur est un trait central du capitalisme moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.021.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La critique culturelle: déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Quality: The Classification of Goods in Markets, par J. Beckert et C. Musselin (dir.), Oxford University Press, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique culturelle : déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je lui donne 5/5 : paradoxes de la critique amateur en ligne, par D. Pasquier, V. Beaudouin et T. Legon, Presses des Mines – Transvalor, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (196), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.196.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias et la constitution d’un « monde de la gastronomie » (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A table!, 24, pp.26-43. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation et ses dispositifs: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.5-22. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.026.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilmot Voss K., The Food Section. Newspaper Women and the Culinary Community Rowman & Littlefield,Lanham, 252 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.707-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire un nom. Les ressorts de la singularisation des critiques gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.322-343. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blogosphère culinaire : Cartographie d'un espace d'évaluation amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Evaluations profanes. Le jugement en ligne, 183 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.183.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En toute saison. Le marché des fruits et légumes, par A. Bernard de Raymond, Presses Universitaires de Rennes, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.519-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir affranchi de la nécessité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manger - entre plaisirs et nécessités, 46 (2), pp.109-131. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027144ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repas gastronomique des Français : génèse d’un nouvel objet culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique gastronomique comme mise en scène du travail critique. Le cas de François Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui prescrit aux prescripteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of professional gatherings in the globalization of a professional space. The example of international food festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-215, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : The role of professional events in structuring careers and professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century: The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-19, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie, un nouvel objet de politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.65-81, 2020, Res Publica, 978-2-7535-7908-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.146030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation de loisirs féminisés : une forme de revalorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Octobre; Frédérique Patureau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.131-142, 2020, Sociétés, Espaces, Temps, 979-10-362-0214-8. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandiser ses loisirs sur internet : une extension du domaine du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Abdelnour; Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux travailleurs des applis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2019, La vie des idées, 978-2-13-081523-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. The marketization of everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-29, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are food bloggers a new kind of influencer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Vodanovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle Journalism: Social Media, Consumption and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9780815357995. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351123389-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making money out of leisure: The marketization of handicrafts and food blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.61-95, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les critiques de restaurants dans les médias sont-elles toujours positives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que manger? Normes et pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-100, 2017, 978-2-7071-9770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exhortation à rendre: comment les organisations fabriquent du contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin; Philippe Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.227-255, 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la culture et représentations des inégalités culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lemel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Galland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des inégalités. Réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Paris Sorbonne, pp.99-108, 2016, 979-10-231-0507-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de justice à l’égard de sa rémunération personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Français face aux inégalités et à la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.160-170, 2011, 2200259182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manufacture de l'événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation formation-emploi à l’aune des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2024, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9181E92D"/>
+    <w:nsid w:val="00BD935D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sidonie-naulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8341-1117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155312405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Simioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/leconomie-au-pari-de-la-sociologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030182960#aboutAuthors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/mots-%C3%A0-bouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.32237" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17499755241305843" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221108918" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.212.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.196.0235" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1537" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027144ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/trade-shows-in-the-21st-century-9781800886032.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15407" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lifestyle-Journalism-Social-Media-Consumption-and-Experience/Vodanovic/p/book/9780815357995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351123389-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Que_manger__-9782707197702.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12261" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sidonie-naulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8341-1117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155312405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Simioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/leconomie-au-pari-de-la-sociologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030182960#aboutAuthors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/mots-%C3%A0-bouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.32237" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17499755241305843" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221108918" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.212.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.196.0235" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1537" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027144ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/trade-shows-in-the-21st-century-9781800886032.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15407" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lifestyle-Journalism-Social-Media-Consumption-and-Experience/Vodanovic/p/book/9780815357995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351123389-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Que_manger__-9782707197702.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8379" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12261" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>