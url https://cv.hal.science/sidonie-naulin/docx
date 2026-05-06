--- v2 (2026-05-04)
+++ v3 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sidonie Naulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sidonie-naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8341-1117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155312405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférence en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Politiques de Grenoble • Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Pacte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie au pari de la sociologie. Autour des travaux de Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.226, 2023, L'intelligence du social, 979-10-231-0682-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 256 p., 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu's Theory and its Sociological Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aakar Books, 2020, 978-9350026588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money : Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284 p., 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sociologie de Pierre Bourdieu - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 191 p., 2019, Cursus, 978-2-200-62404-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots à la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2017, Tables des hommes, 978-2-7535-5484-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.32237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Teoria de Pierre Bourdieu e Seus Usos Sociológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vozes, 2017, 978-8532654168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu'nun Kurami ve Sosyolojik Kullanimlari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iletisim Yayincilik, 2016, 978-9750518935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Théorie de Pierre Bourdieu et ses usages sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. , 2011, François de Singly, 2200248717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’insaisissable relation formation-emploi : une lecture renouvelée à l’échelle des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La relation formation-emploi à l’aune des trajectoires professionnelles, 165, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La manufacture de l’événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking and Crafting in a Digital Economy: The Effects of Online Commodification on Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17499755241305843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review. Deciphering Markets and Money. A Sociological Analysis of Economic Institutions. By GronowJukka. Helsinki University Press, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.491-494. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14695405221108918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la rémunération aux loisirs ? Le cas du blogging culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.194-202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.027.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique en gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parlent les grands chefs ? Analyse de la programmation d’événements professionnels gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.67-83. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction rhétorique du métier de journaliste gastronomique / The Rhetorical Construction of the Food Journalist Profession / A construção retórica da profissão de jornalista gastronômico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The Journalism Worlds / Os mundos do jornalismo / Les mondes du journalisme, 8 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre dans la critique d’art / Gender in Art Criticism, par M. Buscatto, M. Leontsini et D. Naudier (dir.), Éditions des archives contemporaines, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Conduct Economic Activity When Radical Uncertainty Prevails? - Jens Beckert and Richard Bronk (eds), Uncertain Futures. Imaginaries, Narratives, and Calculation in the Economy (London, Oxford University Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.437-442. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975619000262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail gratuit : la nouvelle exploitation ?, par M. Simonet, Textuel, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques révolutionnent-elles le travail? Une approche par le web scraping des plateformes Etsy et La Belle Assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (6), pp.85-119. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.212.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jens Beckert : &amp;quot;Orienter l’action économique vers le futur est un trait central du capitalisme moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.021.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La critique culturelle: déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Quality: The Classification of Goods in Markets, par J. Beckert et C. Musselin (dir.), Oxford University Press, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique culturelle : déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je lui donne 5/5 : paradoxes de la critique amateur en ligne, par D. Pasquier, V. Beaudouin et T. Legon, Presses des Mines – Transvalor, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (196), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.196.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias et la constitution d’un « monde de la gastronomie » (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A table!, 24, pp.26-43. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation et ses dispositifs: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.5-22. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.026.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilmot Voss K., The Food Section. Newspaper Women and the Culinary Community Rowman & Littlefield,Lanham, 252 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.707-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire un nom. Les ressorts de la singularisation des critiques gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.322-343. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blogosphère culinaire : Cartographie d'un espace d'évaluation amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Evaluations profanes. Le jugement en ligne, 183 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.183.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En toute saison. Le marché des fruits et légumes, par A. Bernard de Raymond, Presses Universitaires de Rennes, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.519-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir affranchi de la nécessité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manger - entre plaisirs et nécessités, 46 (2), pp.109-131. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027144ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repas gastronomique des Français : génèse d’un nouvel objet culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique gastronomique comme mise en scène du travail critique. Le cas de François Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui prescrit aux prescripteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of professional gatherings in the globalization of a professional space. The example of international food festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-215, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : The role of professional events in structuring careers and professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century: The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-19, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie, un nouvel objet de politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.65-81, 2020, Res Publica, 978-2-7535-7908-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.146030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation de loisirs féminisés : une forme de revalorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Octobre; Frédérique Patureau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.131-142, 2020, Sociétés, Espaces, Temps, 979-10-362-0214-8. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandiser ses loisirs sur internet : une extension du domaine du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Abdelnour; Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux travailleurs des applis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2019, La vie des idées, 978-2-13-081523-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. The marketization of everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-29, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are food bloggers a new kind of influencer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Vodanovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle Journalism: Social Media, Consumption and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9780815357995. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351123389-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making money out of leisure: The marketization of handicrafts and food blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.61-95, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les critiques de restaurants dans les médias sont-elles toujours positives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que manger? Normes et pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-100, 2017, 978-2-7071-9770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exhortation à rendre: comment les organisations fabriquent du contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin; Philippe Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.227-255, 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la culture et représentations des inégalités culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lemel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Galland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des inégalités. Réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Paris Sorbonne, pp.99-108, 2016, 979-10-231-0507-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de justice à l’égard de sa rémunération personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Français face aux inégalités et à la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.160-170, 2011, 2200259182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manufacture de l'événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation formation-emploi à l’aune des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2024, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sidonie Naulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sidonie-naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8341-1117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155312405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférence en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Politiques de Grenoble • Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Pacte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie au pari de la sociologie. Autour des travaux de Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trespeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.226, 2023, L'intelligence du social, 979-10-231-0682-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 256 p., 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu's Theory and its Sociological Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aakar Books, 2020, 978-9350026588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money : Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284 p., 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sociologie de Pierre Bourdieu - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 191 p., 2019, Cursus, 978-2-200-62404-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots à la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2017, Tables des hommes, 978-2-7535-5484-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.32237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Teoria de Pierre Bourdieu e Seus Usos Sociológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vozes, 2017, 978-8532654168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu'nun Kurami ve Sosyolojik Kullanimlari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iletisim Yayincilik, 2016, 978-9750518935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Théorie de Pierre Bourdieu et ses usages sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. , 2011, François de Singly, 2200248717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’insaisissable relation formation-emploi : une lecture renouvelée à l’échelle des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La relation formation-emploi à l’aune des trajectoires professionnelles, 165, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La manufacture de l’événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking and Crafting in a Digital Economy: The Effects of Online Commodification on Leisure Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17499755241305843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review. Deciphering Markets and Money. A Sociological Analysis of Economic Institutions. By GronowJukka. Helsinki University Press, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.491-494. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14695405221108918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la rémunération aux loisirs ? Le cas du blogging culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.194-202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.027.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique en gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parlent les grands chefs ? Analyse de la programmation d’événements professionnels gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.67-83. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction rhétorique du métier de journaliste gastronomique / The Rhetorical Construction of the Food Journalist Profession / A construção retórica da profissão de jornalista gastronômico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The Journalism Worlds / Os mundos do jornalismo / Les mondes du journalisme, 8 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Conduct Economic Activity When Radical Uncertainty Prevails? - Jens Beckert and Richard Bronk (eds), Uncertain Futures. Imaginaries, Narratives, and Calculation in the Economy (London, Oxford University Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.437-442. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975619000262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre dans la critique d’art / Gender in Art Criticism, par M. Buscatto, M. Leontsini et D. Naudier (dir.), Éditions des archives contemporaines, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail gratuit : la nouvelle exploitation ?, par M. Simonet, Textuel, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques révolutionnent-elles le travail? Une approche par le web scraping des plateformes Etsy et La Belle Assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (6), pp.85-119. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.212.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jens Beckert : &amp;quot;Orienter l’action économique vers le futur est un trait central du capitalisme moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.021.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La critique culturelle: déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Quality: The Classification of Goods in Markets, par J. Beckert et C. Musselin (dir.), Oxford University Press, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique culturelle : déclin ou hégémonie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je lui donne 5/5 : paradoxes de la critique amateur en ligne, par D. Pasquier, V. Beaudouin et T. Legon, Presses des Mines – Transvalor, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (196), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.196.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias et la constitution d’un « monde de la gastronomie » (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A table!, 24, pp.26-43. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation et ses dispositifs: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.5-22. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.026.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilmot Voss K., The Food Section. Newspaper Women and the Culinary Community Rowman & Littlefield,Lanham, 252 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.707-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire un nom. Les ressorts de la singularisation des critiques gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.322-343. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blogosphère culinaire : Cartographie d'un espace d'évaluation amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Evaluations profanes. Le jugement en ligne, 183 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.183.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En toute saison. Le marché des fruits et légumes, par A. Bernard de Raymond, Presses Universitaires de Rennes, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.519-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir affranchi de la nécessité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manger - entre plaisirs et nécessités, 46 (2), pp.109-131. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027144ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repas gastronomique des Français : génèse d’un nouvel objet culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique gastronomique comme mise en scène du travail critique. Le cas de François Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui prescrit aux prescripteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of professional gatherings in the globalization of a professional space. The example of international food festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century : The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-215, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : The role of professional events in structuring careers and professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Shows in the 21st Century: The Role of Events in Structuring Careers and Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-19, 2022, 978-1-80088-603-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie, un nouvel objet de politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.65-81, 2020, Res Publica, 978-2-7535-7908-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.146030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation de loisirs féminisés : une forme de revalorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Octobre; Frédérique Patureau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.131-142, 2020, Sociétés, Espaces, Temps, 979-10-362-0214-8. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandiser ses loisirs sur internet : une extension du domaine du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Abdelnour; Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux travailleurs des applis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2019, La vie des idées, 978-2-13-081523-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. The marketization of everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-29, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are food bloggers a new kind of influencer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Vodanovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle Journalism: Social Media, Consumption and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9780815357995. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351123389-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making money out of leisure: The marketization of handicrafts and food blogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin, Anne Jourdain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Extra Money: Capitalism and the Commodification of Domestic and Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.61-95, 2019, Dynamics of Virtual Work, 978-3-030-18296-0. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les critiques de restaurants dans les médias sont-elles toujours positives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que manger? Normes et pratiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-100, 2017, 978-2-7071-9770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exhortation à rendre: comment les organisations fabriquent du contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidonie Naulin; Philippe Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Solidarité à distance. Quand le don passe par les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.227-255, 2016, 978-2-8107-0462-0. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la culture et représentations des inégalités culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lemel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Galland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des inégalités. Réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Paris Sorbonne, pp.99-108, 2016, 979-10-231-0507-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de justice à l’égard de sa rémunération personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Français face aux inégalités et à la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.160-170, 2011, 2200259182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manufacture de l'événement, objet d’enquêtes de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation formation-emploi à l’aune des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2024, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.12261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00BD935D"/>
+    <w:nsid w:val="1EA6A60D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sidonie-naulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8341-1117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155312405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Simioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/leconomie-au-pari-de-la-sociologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030182960#aboutAuthors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/mots-%C3%A0-bouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.32237" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17499755241305843" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221108918" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.212.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.196.0235" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1537" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027144ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/trade-shows-in-the-21st-century-9781800886032.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15407" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lifestyle-Journalism-Social-Media-Consumption-and-Experience/Vodanovic/p/book/9780815357995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351123389-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Que_manger__-9782707197702.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8379" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12261" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sidonie-naulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8341-1117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155312405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Simioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/leconomie-au-pari-de-la-sociologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030182960#aboutAuthors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/mots-%C3%A0-bouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.32237" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17499755241305843" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221108918" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480834v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.212.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.196.0235" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1537" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027144ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/trade-shows-in-the-21st-century-9781800886032.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15407" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lifestyle-Journalism-Social-Media-Consumption-and-Experience/Vodanovic/p/book/9780815357995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351123389-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Que_manger__-9782707197702.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8379" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12261" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>