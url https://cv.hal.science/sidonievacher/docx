--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -66,563 +66,1743 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un bon élève est-il toujours un élève qui va bien ? Interroger les normes de santé mentale à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (3), pp.43-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.493.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05563307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement scolaire des souffrances adolescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 97 (2), pp.119-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agora.097.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un camaïeu dans le cadre hétéronormatif. Comment situer la diversité des genres de l’adolescence contemporaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedagogia delle differenza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.199-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du défaut de reconnaissance sociale à la mise en place de stratégies adaptatives. Exemple de la déviance scolaire juvénile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.32-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience ethnographique : une ressource réflexive pour aller vers l’interculturalité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé mentale, un enjeu incontestable ? Enquête sur les impensés d’un référentiel d’action publique en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Dec 2024, Genève, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Psychiatrie - Éducation XXe-XXI siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Parie-Nanterre, Feb 2026, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902767v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05565966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise et le savoir-être au secours de l'école et de ses décrocheurs : enquête sur le dispositif prépa-apprentissage.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un bon élève est-il toujours un élève qui va bien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Laboratoire junior REFOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée en amont du spectacle « La sociologue, la psychiatre et la boulangère » écrit et mis en scène par Léa Porracchia d’après le texte Devenir anorexique de Muriel Darmon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théâtre de l’Elysée, May 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863255v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05566379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fragilisation d’un lien social à la mise en place d’un processus de compensation.</w:t>
+                <w:t xml:space="preserve">Un bon élève est-il toujours un élève qui va bien ? Interroger les normes de santé mentale à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème congrès de l'ACFAS (colloque 465)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Colloque de clôture du concours jeunes chercheur·e·s de la revue Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932556v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05566145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Détecter la détresse, la nommer et l’accompagner : Les enjeux de la formation des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Rockefeller 2026 : La santé mentale de l’enfant et de l’adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Rockfeller, Mar 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05566333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repérage et accompagnement des problématiques de santé mentale adolescentes : quels défis et angles morts pour l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de formation « Santé mentale et apprentissages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’EAFC de l’Académie de Lyon, à destination d’acteurs éducatifs, Lycée Rosa Parks, Oct 2025, Neuville sur Saône, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience ethnographique : une ressource réflexive pour aller vers l’interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bettendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Racana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Dec 2024, Genève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestión escolar de las problemáticas de salud mental adolescentes. Una movilización profesional en función de la normatividad escolar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso de la Federación Española de Sociología (FES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Séville, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise et le savoir-être au secours de l'école et de ses décrocheurs : enquête sur le dispositif prépa-apprentissage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescillia Micollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Boino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Laboratoire junior REFOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mentale et adolescence contemporaine. De la prise en charge institutionnelle des vulnérabilités psychiques des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Réseaux d’Idées sur la Santé (RIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accompagnement institutionnel de la souffrance psychique adolescente au prisme de la grammaire individualiste et de la normativité́ scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance à la souffrance psychique et voies de réexistence sociale dans les trajectoires adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, LAUSANNE, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre décrochage et raccrochage. Les voies de résistance et réexistence sociale dans les trajectoires d’adolescents disqualifiés scolairement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Décrochage scolaire : Quels enjeux aujourd’hui ? quelles pratiques éducatives ? quels partenariats ? Quels effets sur les apprentissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO, Jul 2022, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fragilisation d’un lien social à la mise en place d’un processus de compensation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">89ème congrès de l'ACFAS (colloque 465)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Critiquer pour mieux exploiter la bicatégorisation sexuelle. D’une critique de l’usage de la variable statistique “sexe” à un exemple de modélisation des régimes de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rodts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal du laboratoire ECP sur la catégorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adolescence contemporaine à l’épreuve de la souffrance psychique. Des modalités de gestion de la souffrance entre efficacité psychique et normativité scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Mutabazi; Albina Khasanzyanova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagner et prévenir le décrochage scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l’Eau., pp.39-60, 2023, Critiques éducatives, 97822356879677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École et santé mentale : inégalité de prise en charge du mal-être adolescent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre en compte la santé mentale des élèves [podcast].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -769,51 +1949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.097.0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bettendorff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Racana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Micollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rodts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.493.0043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.097.0119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rodts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bettendorff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Racana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Micollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>