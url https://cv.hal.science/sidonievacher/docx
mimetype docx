--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -256,178 +256,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un camaïeu dans le cadre hétéronormatif. Comment situer la diversité des genres de l’adolescence contemporaine ?</w:t>
+                <w:t xml:space="preserve">Du défaut de reconnaissance sociale à la mise en place de stratégies adaptatives. Exemple de la déviance scolaire juvénile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Rodts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedagogia delle differenza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, pp.199-221</w:t>
+              <w:t xml:space="preserve">Interpares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.32-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654577v1</w:t>
+                <w:t xml:space="preserve">hal-04654585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du défaut de reconnaissance sociale à la mise en place de stratégies adaptatives. Exemple de la déviance scolaire juvénile.</w:t>
+                <w:t xml:space="preserve">Un camaïeu dans le cadre hétéronormatif. Comment situer la diversité des genres de l’adolescence contemporaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rodts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpares</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.32-41</w:t>
+              <w:t xml:space="preserve">Pedagogia delle differenza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.199-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654585v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -784,221 +784,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience ethnographique : une ressource réflexive pour aller vers l’interculturalité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestión escolar de las problemáticas de salud mental adolescentes. Una movilización profesional en función de la normatividad escolar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Dec 2024, Genève, France</w:t>
+              <w:t xml:space="preserve">Congreso de la Federación Española de Sociología (FES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Séville, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902767v1</w:t>
+                <w:t xml:space="preserve">hal-04654641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestión escolar de las problemáticas de salud mental adolescentes. Una movilización profesional en función de la normatividad escolar.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expérience ethnographique : une ressource réflexive pour aller vers l’interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bettendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Racana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso de la Federación Española de Sociología (FES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Séville, España</w:t>
+              <w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Dec 2024, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654641v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise et le savoir-être au secours de l'école et de ses décrocheurs : enquête sur le dispositif prépa-apprentissage.</w:t>
               </w:r>
@@ -1086,303 +1086,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale et adolescence contemporaine. De la prise en charge institutionnelle des vulnérabilités psychiques des élèves.</w:t>
+                <w:t xml:space="preserve">Un accompagnement institutionnel de la souffrance psychique adolescente au prisme de la grammaire individualiste et de la normativité́ scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Réseaux d’Idées sur la Santé (RIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654645v1</w:t>
+                <w:t xml:space="preserve">hal-04654643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un accompagnement institutionnel de la souffrance psychique adolescente au prisme de la grammaire individualiste et de la normativité́ scolaire ?</w:t>
+                <w:t xml:space="preserve">Santé mentale et adolescence contemporaine. De la prise en charge institutionnelle des vulnérabilités psychiques des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès de l’Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Réseaux d’Idées sur la Santé (RIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654643v1</w:t>
+                <w:t xml:space="preserve">hal-04654645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance à la souffrance psychique et voies de réexistence sociale dans les trajectoires adolescentes</w:t>
+                <w:t xml:space="preserve">Entre décrochage et raccrochage. Les voies de résistance et réexistence sociale dans les trajectoires d’adolescents disqualifiés scolairement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, LAUSANNE, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque international : Décrochage scolaire : Quels enjeux aujourd’hui ? quelles pratiques éducatives ? quels partenariats ? Quels effets sur les apprentissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO, Jul 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654648v1</w:t>
+                <w:t xml:space="preserve">hal-04654758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre décrochage et raccrochage. Les voies de résistance et réexistence sociale dans les trajectoires d’adolescents disqualifiés scolairement</w:t>
+                <w:t xml:space="preserve">Résistance à la souffrance psychique et voies de réexistence sociale dans les trajectoires adolescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Décrochage scolaire : Quels enjeux aujourd’hui ? quelles pratiques éducatives ? quels partenariats ? Quels effets sur les apprentissages ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCO, Jul 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, LAUSANNE, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654758v1</w:t>
+                <w:t xml:space="preserve">hal-04654648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fragilisation d’un lien social à la mise en place d’un processus de compensation.</w:t>
               </w:r>
@@ -1450,51 +1450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critiquer pour mieux exploiter la bicatégorisation sexuelle. D’une critique de l’usage de la variable statistique “sexe” à un exemple de modélisation des régimes de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rodts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal du laboratoire ECP sur la catégorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1650,151 +1650,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École et santé mentale : inégalité de prise en charge du mal-être adolescent.</w:t>
+                <w:t xml:space="preserve">Prendre en compte la santé mentale des élèves [podcast].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654606v1</w:t>
+                <w:t xml:space="preserve">hal-04654613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte la santé mentale des élèves [podcast].</w:t>
+                <w:t xml:space="preserve">École et santé mentale : inégalité de prise en charge du mal-être adolescent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654613v1</w:t>
+                <w:t xml:space="preserve">hal-04654606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1949,51 +1949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.493.0043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.097.0119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rodts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bettendorff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Racana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Micollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.493.0043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.097.0119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rodts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bettendorff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Racana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Micollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>