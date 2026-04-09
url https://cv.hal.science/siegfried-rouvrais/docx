--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Siegfried Rouvrais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais, docteur en Informatique,  Chercheur scientifique: R&D en génie logiciel et système,  recherche appliquée en formation des ingénieurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">siegfried-rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2801-3498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067298303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siegfried ROUVRAIS-DELAHAIE est enseignant chercheur Maître de Conférence à IMT Atlantique, école d'ingéieurs multisites sur Brest, Nantes et Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses activités de recherche et développement portent sur la modélisation, les méthodes, les processus et l'analyse des grands systèmes (laboratoire de recherche CNRS Lab-STICC-UMR 6285).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est et a été coordinateur ou membre de projets européens et internationaux depuis 2000. Il est co-auteur d'une centaine de publications, pour la plupart internationales. Les compétences dérivées de ses activités de recherche en informatique ont été utilisées pour définir des cadres, des modèles, des méthodes et des outils pour l'enseignement supérieur, afin d'améliorer la qualité des systèmes de formation et les pratiques au niveau des curriculums.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été professeur invité à l'université de Reykjavik (2021) et à l'université de Cape Town (2016). Il a obtenu le diplôme de docteur en architecture et modélisation de systèmes en 2002 (Université de Rennes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based learning models in engineering curricula: insight from the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1450846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative quality enhancement in engineering education: an overview of operational models at a programme level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Röslof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1443058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South African Engineering Education Model with a European Perspective: History, Analogies, Transformations and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.188 - 202. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2016.1263278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think first job! Preferences and expectations of engineering students in a French ‘Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2017.1396444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages for Domain Specificity and Collaboration: Application to Telecommunications Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.963 - 974. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0298-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecting the CDIO Educational Framework Pursuant to Constructive Alignment Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance in Engineering and Technology Education (IJQAETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.80 - 92. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijqaete.2012040108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et Science Informatiques, RSTI série TSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (7), pp.985 - 1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzing Curriculum Transformation to Advance Industry 5.0 Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON62633.2025.11016409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap sur l'APE : apprentissage par expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025: colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Design Workshop for an Expedition Learning Semester on Energy Sovereignty Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISPEE 2025: 6th International Conference of the Portuguese Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Setubal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australia-Asia nomadic curriculum design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinambela Eka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de semestres pour ingénieurs Européeens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique MEDIANE 2025 : “Les transformations éducatives : motiver, être motivé et trouver du sens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux pour la résilience et la transformation des systèmes de formation, quels transférables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de Rochebrune 2025 : “Complexité et transitions” Rencontres Interdisciplinaires sur les Systèmes Complexes Naturels et Artificiels, 31ème édition des journées de Rochebrune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rochebrune (Megève), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUCRE : un jeu sérieux pour la résilience des programmes de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder analysis for curriculum transformation in higher engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux pour la résilience des programmes de formation universitaire : SUCRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025 : colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Expedition Semester for Engineering Students to be Future Energy Sovereignty Key Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors that may impact curriculum design in higher education in a vuca world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education resilient curricula: lessons from a european project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI2024: 17th annual International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.0915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture Framework for Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobah Abbas Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2024: 26th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers, France. pp.739-747, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012738900003690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking curriculum transformation in Higher Educational Institutions in a volatile, uncertain, complex and ambiguous (VUCA) world: Insights from the DECART project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Auðunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iSoTL 2024: 2nd Innovations in the Science of Teaching and Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining best practices in curriculum design: insights for engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2024: 52nd Annual Conference of the European Society for Engineering Education “Educating Responsible Engineers”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lausanne, Switzerland. pp.727-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA and resilience in engineering education - Lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leicht-Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel-Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU, Jun 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension interpersonnelle en situations complexes et incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you please, draw me a resilient curriculum!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a master's program in engineering require a final project?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Rudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Kristjánsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matthieu Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Matters in Collective Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RocheBrune 2022 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asia Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimiras Dolgopolovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Tardell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th APSCE International Conference on Computational Thinking and STEM Education 2021 (CTE-STEM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Education, Nanyang Technological University, Jun 2021, Hong Kong (virtual conference), China. pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing 5.0 engineering students for an unpredictable post-COVID world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Skills in Engineering Programs -a Key for a VUCA Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audunsson Haraldur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víkingur Friðgeirsson Thordur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSITY-INDUSTRY COLLABORATION THEMES IN STEM HIGHER EDUCATION: AN EURO-ASEAN PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panuwan Chantawannakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttee Suree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirilak Bangchokdee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Gothenburg (on line), Sweden. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-orientation©: a collaborative method to guide students' decision-making to a right first job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career decision-making learning activities in stem: an integrated capsule model earmarked for higher and VET educations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Socias Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gréta Matthíasdóttir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Embrace Career Decision Making in STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain. pp.3058 - 3066, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2019.0827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadth Experiential Courses to Meet Programme Outcomes for Engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.326 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are engineering students ready for a VUCA world? A Design-based Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KIT, Kanazawa, 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGINEERING STUDENTS READY FOR A VUCA WORLD? A DESIGN BASED RESEARCH ON DECISIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International CDIO Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making Skills in Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thordur Vikingur Fridgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017 : 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Terceira Island, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based Learning Models in French Engineering Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2017 : 13th International Conceive, Design, Implement, Operate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Calgary, Canada. pp.766 - 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise Collaborative Quality Enhancement: Experience of Two Engineering Programmes in Iceland and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Soemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.186 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Good Friends to Learn from and to Inspire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2016 : 46th IEEE Annual Frontiers in Education Conference The Crossroads of Engineering and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Erie, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2016.7757426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Self-evaluation based Cross-sparring in Developing the Quality of Engineering Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Schrey-Niemenmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.158 - 174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to adapt CDIO for distance and online education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Telecommunication Service Creation Environments Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2015 : 18th International Conference on Intelligence in Next Generation Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. pp.151 - 153, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2015.7073824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using accreditation criteria for collaborative quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Shrey-Niemenmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL 2015 : International Conference on Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL.2015.7318049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QA and Enhancement Marketplace for HEIs: An Erasmus+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2015 : 11th international CDIO conference Conceive Design Implement Operate: Collaboration and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Robust Self Evaluation Framework for Active Learning: The First Stage of an Erasmus+ Project (QAEMarketPlace4HEI) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : 43rd Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.82 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Viewpoints of Distributed Designs to Support Simulation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT-EA 2014 : proceedings of the 9th International Conference on Software Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.321 - 328, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004997103210328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Framework for Creating Early Trusted Underwater Systems Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2014 - IEEE 22nd International Symposium on Modelling, Analysis &amp; Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE computer Society, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2014.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational program evaluations: rationalizing assessment models and processes for engineering education quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2014 : 10th international conference Conceive Design Implement Operate on sharing successful engineering education experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment Framework for Engineering Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICE 2014 : 14th international Conference on Software Process Improvement and Capability dEtermination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vilnius, Lithuania. pp.250 - 255, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13036-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la pratique réflexive des étudiants par l'autoévaluation. D'une logique de formation diplômante à une logique d'apprentissage responsable et durable : retour sur trois expériences dans une formation d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau CEFI-Ecoles (Comité d'Etudes sur les Formations d'Ingénieur) : l'évaluation des acquis en formation d'ingénieur : témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Village: A Student-led Initiative for Intercultural Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Hiring and Promotion Criteria Linked to Teaching, Educational Development and Professional Engineering Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asdis Hlokk Theodorsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Saemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Malmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design MIT &amp; Harvard School of Engineering and Applied Sciences, Cambridge, MA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Continuous Improvement Loop of Educational Systems: Students as key actors in program evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International conference: Engineering Leadership in Innovation and Design.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relation au temps dans la construction d'un projet professionnel et personnel : retour d'expériences pour une formation alignée avec les besoins des nouvelles générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : 7th french international colloquium Questions de Pédagogies dans l'Enseignement Supérieur: les innovations pédagogiques en enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.354-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transversal alignment between measurements and enterprise architecture for early verification of telecom service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.245-256, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized model transformation approach to link design models to network simulators: NS-3 case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013 : the 3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rekjavik, Iceland. pp.337 - 344, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004407503370344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return on Experience from Sustainability Audits in European Engineering Educational Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Le Locat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th annual Conference: Engineering Education Fast Forward (Societé Européenne de Formation des Ingénieurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Tool Selection Method based on Model Transformation: OPNET and NS-3 Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTS 2013 : the 16th International Symposium on Performance Evaluation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toronto, Canada. pp.10 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Telecom Service High-level Abstract Models to Simulators based on Model Transformations: The IMS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Information and Communications Technologies (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Budapest, Hungary. pp.100-111, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32808-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Change in Institutionalizing the CDIO Standards: From a Waterfall to and Agile Improvement Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages: Application to Telecommunications Service Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2012 - 27th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.810 - 816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing non Formal Learning Experiences: Top-down or Bottom-up Approaches for Skills Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2012: 3rd IEEE Global Engineering Education Conference, Collaborative Learning &amp; New Pedagogic Approaches in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Marrakech, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2012.6201157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing personality tests to clarify engineering student self-perception and demystify recruitment procedures: quantitative and qualitative results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre CDIO : un référentiel d'objectifs d'apprentissage orienté activités professionnelles (ingénieurs) et des standards pour accompagner le changement: retour d'expérience comme outil d'amélioration continue à Telecom Bretagne depuis 2008/09</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting de la Conférence des Grandes Écoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extensibility of plug-ins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA: 6th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.557 - 562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and architecting educational frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications service creation: towards extensions for enterprise architecture modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2011: 6th International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Seville, Spain. pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle et anticipation des carrières nomades des jeunes ingénieurs : construire et non subir son orientation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical meta-model extension for modeling language profiles. An enterprise architecture modeling language extension for telecommunications service creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Days of Model Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.85 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing computer science misconceptions: an introductory course based on historical strands and career paths at a glance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2011 : 41th ASEE/IEEE frontiers in Education conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rapid City, United States. pp.F4G-1-F4G-7, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2011.6142901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability of graphical domain specific modeling languages for telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Models and Ontology-based Design of Protocols, Architectures and Services (MOPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Budapest, Hungary. pp.21 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des apprentissages non formels : la longue route réflexive d'un candidat à la VAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.453-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-tools for software language engineering : a flexible collaborative modeling language for efficient telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexiTools'2010 : Workshop on Flexible Modeling Tools (in conjonction with the 32nd ACM/IEEE ICSE Intl. Conf. on Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer professional identity : for an early clarification of student's perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starter Activities for Systematic Identification of Learning Outcomes by Students: A Process from Design to Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ASEE/IEEE Frontiers in Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations dirigées par des propriétés non fonctionnelles en conception logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL '09 : 3ème conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-Based Model Transformation for Early Extrafunctional Analysis of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoSA '08 : international conference on quality of software architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.55 - 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-based spontaneous services in ubiquitous environments: some application examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Eunice open european summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France. pp.59 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portfolio : premier compte-rendu d'usages dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Conseil General des Côtes d'Armor, 2mille20: Le portfolio numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socially inspired peer-to-peer resource distribution in delay tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2007 : Workshops On The Move to meaningful internet systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal. pp.960 - 969, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76890-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur par alternance : la situation professionnelle comme catalyseur de l'autonomie et de l'opérationnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Louvain La Neuve, Belgique. pp.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a peer-to-peer middleware for context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-MiNEMA 2007 : 5th Workshop on Middleware for Network Eccentric and Mobile Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Magdeburg, Germany. pp.54 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des disciplines aux compétences :que se passe t-il pendant la formation des ingénieurs ? Dispositifs de formation orientés compétences... points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ensta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel par la pratique : une expérience de projet en phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque, Brest, 25-27 juin organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brest, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expeditionary learning around Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STE 2024: 4th International Conference on Science and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity and VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.99-115, 2019, Modeling methodologies in social sciences set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'apprentissage en situation VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, pp.107 - 133, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger WALDECK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91 - 105, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02257816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning methodology for VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.117-144, 2019, Modeling Methodologies in Social Sciences Set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating DSLs into a Software Engineering Process: Application to Collaborative Construction of Telecom Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Practical Aspects of Domain-Specific Languages: Recent Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.415 - 442, 2012, 9781466620926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Resilience, the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R21, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi Del; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Components and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R11, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Material on Curriculum Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R13, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report D31, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi DEL; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asian Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Van Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT ATLANTIQUE; Lab-STICC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAhoy: A Decision Skills Framework for Higher and VET Education to face VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þórður Víki Gur Friðgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Lab-STICC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative D-Skills Training Models for Higher and Vocational Education &amp; Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 2, IMT ATLANTIQUE; Lab-STICC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reinforcing Decision Making Skills of Higher and Vocational Education and Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alnasser Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cook Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flannagan Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Katie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 1, IMT Atlantique; Lab-STICC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4315, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'agents mobiles pour la construction de services distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002REN10035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03239910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Siegfried Rouvrais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais, docteur en Informatique,  Chercheur scientifique: R&D en génie logiciel et système,  recherche appliquée en formation des ingénieurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">siegfried-rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2801-3498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067298303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siegfried ROUVRAIS-DELAHAIE est enseignant chercheur Maître de Conférence à IMT Atlantique, école d'ingéieurs multisites sur Brest, Nantes et Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses activités de recherche et développement portent sur la modélisation, les méthodes, les processus et l'analyse des grands systèmes (laboratoire de recherche CNRS Lab-STICC-UMR 6285).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est et a été coordinateur ou membre de projets européens et internationaux depuis 2000. Il est co-auteur d'une centaine de publications, pour la plupart internationales. Les compétences dérivées de ses activités de recherche en informatique ont été utilisées pour définir des cadres, des modèles, des méthodes et des outils pour l'enseignement supérieur, afin d'améliorer la qualité des systèmes de formation et les pratiques au niveau des curriculums.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été professeur invité à l'université de Reykjavik (2021) et à l'université de Cape Town (2016). Il a obtenu le diplôme de docteur en architecture et modélisation de systèmes en 2002 (Université de Rennes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based learning models in engineering curricula: insight from the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1450846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative quality enhancement in engineering education: an overview of operational models at a programme level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Röslof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1443058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South African Engineering Education Model with a European Perspective: History, Analogies, Transformations and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.188 - 202. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2016.1263278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think first job! Preferences and expectations of engineering students in a French ‘Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2017.1396444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages for Domain Specificity and Collaboration: Application to Telecommunications Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.963 - 974. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0298-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecting the CDIO Educational Framework Pursuant to Constructive Alignment Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance in Engineering and Technology Education (IJQAETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.80 - 92. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijqaete.2012040108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et Science Informatiques, RSTI série TSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (7), pp.985 - 1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australia-Asia nomadic curriculum design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinambela Eka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Design Workshop for an Expedition Learning Semester on Energy Sovereignty Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISPEE 2025: 6th International Conference of the Portuguese Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Setubal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap sur l'APE : apprentissage par expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025: colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de semestres pour ingénieurs Européeens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique MEDIANE 2025 : “Les transformations éducatives : motiver, être motivé et trouver du sens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux pour la résilience et la transformation des systèmes de formation, quels transférables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de Rochebrune 2025 : “Complexité et transitions” Rencontres Interdisciplinaires sur les Systèmes Complexes Naturels et Artificiels, 31ème édition des journées de Rochebrune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rochebrune (Megève), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUCRE : un jeu sérieux pour la résilience des programmes de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzing Curriculum Transformation to Advance Industry 5.0 Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON62633.2025.11016409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder analysis for curriculum transformation in higher engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Expedition Semester for Engineering Students to be Future Energy Sovereignty Key Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux pour la résilience des programmes de formation universitaire : SUCRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025 : colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining best practices in curriculum design: insights for engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2024: 52nd Annual Conference of the European Society for Engineering Education “Educating Responsible Engineers”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lausanne, Switzerland. pp.727-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors that may impact curriculum design in higher education in a vuca world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education resilient curricula: lessons from a european project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI2024: 17th annual International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.0915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture Framework for Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobah Abbas Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2024: 26th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers, France. pp.739-747, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012738900003690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking curriculum transformation in Higher Educational Institutions in a volatile, uncertain, complex and ambiguous (VUCA) world: Insights from the DECART project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Auðunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iSoTL 2024: 2nd Innovations in the Science of Teaching and Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA and resilience in engineering education - Lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leicht-Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel-Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU, Jun 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you please, draw me a resilient curriculum!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a master's program in engineering require a final project?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Rudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Kristjánsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matthieu Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension interpersonnelle en situations complexes et incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Matters in Collective Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RocheBrune 2022 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asia Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimiras Dolgopolovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Tardell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th APSCE International Conference on Computational Thinking and STEM Education 2021 (CTE-STEM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Education, Nanyang Technological University, Jun 2021, Hong Kong (virtual conference), China. pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing 5.0 engineering students for an unpredictable post-COVID world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Skills in Engineering Programs -a Key for a VUCA Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audunsson Haraldur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víkingur Friðgeirsson Thordur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSITY-INDUSTRY COLLABORATION THEMES IN STEM HIGHER EDUCATION: AN EURO-ASEAN PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panuwan Chantawannakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttee Suree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirilak Bangchokdee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Gothenburg (on line), Sweden. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-orientation©: a collaborative method to guide students' decision-making to a right first job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career decision-making learning activities in stem: an integrated capsule model earmarked for higher and VET educations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Socias Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gréta Matthíasdóttir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Embrace Career Decision Making in STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain. pp.3058 - 3066, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2019.0827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are engineering students ready for a VUCA world? A Design-based Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KIT, Kanazawa, 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadth Experiential Courses to Meet Programme Outcomes for Engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.326 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGINEERING STUDENTS READY FOR A VUCA WORLD? A DESIGN BASED RESEARCH ON DECISIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International CDIO Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based Learning Models in French Engineering Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2017 : 13th International Conceive, Design, Implement, Operate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Calgary, Canada. pp.766 - 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making Skills in Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thordur Vikingur Fridgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017 : 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Terceira Island, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to adapt CDIO for distance and online education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise Collaborative Quality Enhancement: Experience of Two Engineering Programmes in Iceland and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Soemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.186 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Good Friends to Learn from and to Inspire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2016 : 46th IEEE Annual Frontiers in Education Conference The Crossroads of Engineering and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Erie, United States. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2016.7757426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Self-evaluation based Cross-sparring in Developing the Quality of Engineering Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Schrey-Niemenmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.158 - 174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Robust Self Evaluation Framework for Active Learning: The First Stage of an Erasmus+ Project (QAEMarketPlace4HEI) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : 43rd Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.82 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QA and Enhancement Marketplace for HEIs: An Erasmus+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2015 : 11th international CDIO conference Conceive Design Implement Operate: Collaboration and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using accreditation criteria for collaborative quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Shrey-Niemenmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL 2015 : International Conference on Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL.2015.7318049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Telecommunication Service Creation Environments Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2015 : 18th International Conference on Intelligence in Next Generation Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. pp.151 - 153, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2015.7073824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Viewpoints of Distributed Designs to Support Simulation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT-EA 2014 : proceedings of the 9th International Conference on Software Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.321 - 328, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004997103210328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational program evaluations: rationalizing assessment models and processes for engineering education quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2014 : 10th international conference Conceive Design Implement Operate on sharing successful engineering education experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment Framework for Engineering Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICE 2014 : 14th international Conference on Software Process Improvement and Capability dEtermination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vilnius, Lithuania. pp.250 - 255, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13036-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Framework for Creating Early Trusted Underwater Systems Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2014 - IEEE 22nd International Symposium on Modelling, Analysis &amp; Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE computer Society, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2014.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return on Experience from Sustainability Audits in European Engineering Educational Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Le Locat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th annual Conference: Engineering Education Fast Forward (Societé Européenne de Formation des Ingénieurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Tool Selection Method based on Model Transformation: OPNET and NS-3 Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTS 2013 : the 16th International Symposium on Performance Evaluation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toronto, Canada. pp.10 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Continuous Improvement Loop of Educational Systems: Students as key actors in program evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International conference: Engineering Leadership in Innovation and Design.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Village: A Student-led Initiative for Intercultural Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Hiring and Promotion Criteria Linked to Teaching, Educational Development and Professional Engineering Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asdis Hlokk Theodorsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Saemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Malmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design MIT &amp; Harvard School of Engineering and Applied Sciences, Cambridge, MA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la pratique réflexive des étudiants par l'autoévaluation. D'une logique de formation diplômante à une logique d'apprentissage responsable et durable : retour sur trois expériences dans une formation d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau CEFI-Ecoles (Comité d'Etudes sur les Formations d'Ingénieur) : l'évaluation des acquis en formation d'ingénieur : témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relation au temps dans la construction d'un projet professionnel et personnel : retour d'expériences pour une formation alignée avec les besoins des nouvelles générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : 7th french international colloquium Questions de Pédagogies dans l'Enseignement Supérieur: les innovations pédagogiques en enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.354-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transversal alignment between measurements and enterprise architecture for early verification of telecom service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.245-256, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized model transformation approach to link design models to network simulators: NS-3 case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013 : the 3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rekjavik, Iceland. pp.337 - 344, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004407503370344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre CDIO : un référentiel d'objectifs d'apprentissage orienté activités professionnelles (ingénieurs) et des standards pour accompagner le changement: retour d'expérience comme outil d'amélioration continue à Telecom Bretagne depuis 2008/09</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting de la Conférence des Grandes Écoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Telecom Service High-level Abstract Models to Simulators based on Model Transformations: The IMS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Information and Communications Technologies (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Budapest, Hungary. pp.100-111, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32808-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Change in Institutionalizing the CDIO Standards: From a Waterfall to and Agile Improvement Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages: Application to Telecommunications Service Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2012 - 27th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.810 - 816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing non Formal Learning Experiences: Top-down or Bottom-up Approaches for Skills Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2012: 3rd IEEE Global Engineering Education Conference, Collaborative Learning &amp; New Pedagogic Approaches in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Marrakech, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2012.6201157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing personality tests to clarify engineering student self-perception and demystify recruitment procedures: quantitative and qualitative results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des apprentissages non formels : la longue route réflexive d'un candidat à la VAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.453-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle et anticipation des carrières nomades des jeunes ingénieurs : construire et non subir son orientation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and architecting educational frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications service creation: towards extensions for enterprise architecture modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2011: 6th International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Seville, Spain. pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical meta-model extension for modeling language profiles. An enterprise architecture modeling language extension for telecommunications service creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Days of Model Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.85 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extensibility of plug-ins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA: 6th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.557 - 562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing computer science misconceptions: an introductory course based on historical strands and career paths at a glance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2011 : 41th ASEE/IEEE frontiers in Education conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rapid City, United States. pp.F4G-1-F4G-7, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2011.6142901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability of graphical domain specific modeling languages for telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Models and Ontology-based Design of Protocols, Architectures and Services (MOPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Budapest, Hungary. pp.21 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer professional identity : for an early clarification of student's perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-tools for software language engineering : a flexible collaborative modeling language for efficient telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexiTools'2010 : Workshop on Flexible Modeling Tools (in conjonction with the 32nd ACM/IEEE ICSE Intl. Conf. on Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starter Activities for Systematic Identification of Learning Outcomes by Students: A Process from Design to Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ASEE/IEEE Frontiers in Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations dirigées par des propriétés non fonctionnelles en conception logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL '09 : 3ème conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portfolio : premier compte-rendu d'usages dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Conseil General des Côtes d'Armor, 2mille20: Le portfolio numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-Based Model Transformation for Early Extrafunctional Analysis of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoSA '08 : international conference on quality of software architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.55 - 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-based spontaneous services in ubiquitous environments: some application examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Eunice open european summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France. pp.59 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur par alternance : la situation professionnelle comme catalyseur de l'autonomie et de l'opérationnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Louvain La Neuve, Belgique. pp.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socially inspired peer-to-peer resource distribution in delay tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2007 : Workshops On The Move to meaningful internet systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal. pp.960 - 969, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76890-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a peer-to-peer middleware for context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-MiNEMA 2007 : 5th Workshop on Middleware for Network Eccentric and Mobile Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Magdeburg, Germany. pp.54 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des disciplines aux compétences :que se passe t-il pendant la formation des ingénieurs ? Dispositifs de formation orientés compétences... points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ensta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel par la pratique : une expérience de projet en phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque, Brest, 25-27 juin organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brest, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expeditionary learning around Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STE 2024: 4th International Conference on Science and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger WALDECK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91 - 105, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02257816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'apprentissage en situation VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, pp.107 - 133, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity and VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.99-115, 2019, Modeling methodologies in social sciences set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning methodology for VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.117-144, 2019, Modeling Methodologies in Social Sciences Set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating DSLs into a Software Engineering Process: Application to Collaborative Construction of Telecom Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Practical Aspects of Domain-Specific Languages: Recent Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.415 - 442, 2012, 9781466620926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Resilience, the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R21, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi Del; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Material on Curriculum Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R13, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report D31, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi DEL; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Components and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R11, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asian Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Van Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT ATLANTIQUE; Lab-STICC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAhoy: A Decision Skills Framework for Higher and VET Education to face VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þórður Víki Gur Friðgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Lab-STICC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative D-Skills Training Models for Higher and Vocational Education &amp; Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 2, IMT ATLANTIQUE; Lab-STICC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reinforcing Decision Making Skills of Higher and Vocational Education and Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alnasser Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cook Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flannagan Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Katie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 1, IMT Atlantique; Lab-STICC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4315, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'agents mobiles pour la construction de services distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002REN10035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03239910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B2BE34F"/>
+    <w:nsid w:val="432D5CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/siegfried-rouvrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-3498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067298303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Remaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1450846" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bennedsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne R&#246;slof" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kontio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Georgsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1443058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kloot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1263278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1396444" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0298-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijqaete.2012040108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON62633.2025.11016409" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinambela Eka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silalahi Sari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066554v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Gosselin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inggriani Liem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingriani Liem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobah Abbas Petersen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012738900003690" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Au&#240;unsson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dagiene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leicht-Scholten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel-Proches" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rudd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matthieu Moschetta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Berglund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiras Dolgopolovas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Tardell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Andunsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293661" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audunsson Haraldur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esnault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;kingur Fri&#240;geirsson Thordur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293669" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Socias Camacho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta Matth&#237;asd&#243;ttir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.2064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02221338v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Matthiasdottir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2019.0827" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Le Bris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Stewart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959211v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thordur Vikingur Fridgeirsson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela Villalonga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599738v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Soemundsdottir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2016.7757426" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Schrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Brodie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brodie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Alloush" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2015.7073824" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Shrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL.2015.7318049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkinen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkenen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004997103210328" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.23" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13036-1_22" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdis Hlokk Theodorsdottir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Saemundsdottir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Malmqvist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_22" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004407503370344" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32808-4_10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623182v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631722v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2011.6142901" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623183v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Treguier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701145v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515348v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797534v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NG3M1DGK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338454v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384803v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263142v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02257816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/methodes-et-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Dunn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;&#243;r&#240;ur V&#237;ki Gur Fri&#240;geirsson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072272v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03239910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002REN10035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/siegfried-rouvrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-3498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067298303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Remaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1450846" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bennedsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne R&#246;slof" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kontio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Georgsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1443058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kloot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1263278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1396444" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0298-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijqaete.2012040108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinambela Eka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silalahi Sari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066554v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON62633.2025.11016409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Gosselin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inggriani Liem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dagiene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingriani Liem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0915" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobah Abbas Petersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012738900003690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Au&#240;unsson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leicht-Scholten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel-Proches" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rudd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matthieu Moschetta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Berglund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiras Dolgopolovas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Tardell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Andunsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293661" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audunsson Haraldur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esnault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;kingur Fri&#240;geirsson Thordur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293669" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Socias Camacho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta Matth&#237;asd&#243;ttir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.2064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02221338v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Matthiasdottir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2019.0827" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Le Bris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Stewart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959211v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thordur Vikingur Fridgeirsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela Villalonga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Brodie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brodie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Soemundsdottir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2016.7757426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Schrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkenen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264153v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkinen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Shrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL.2015.7318049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Alloush" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2015.7073824" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004997103210328" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13036-1_22" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.23" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdis Hlokk Theodorsdottir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Saemundsdottir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Malmqvist" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turenne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846507v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859979v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004407503370344" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32808-4_10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201157" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623183v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Treguier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2011.6142901" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515348v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797534v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_22" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NG3M1DGK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338454v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02257816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/methodes-et-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384803v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Dunn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;&#243;r&#240;ur V&#237;ki Gur Fri&#240;geirsson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072272v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03239910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002REN10035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>