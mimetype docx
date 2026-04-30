--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Siegfried Rouvrais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais, docteur en Informatique,  Chercheur scientifique: R&D en génie logiciel et système,  recherche appliquée en formation des ingénieurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">siegfried-rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2801-3498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067298303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siegfried ROUVRAIS-DELAHAIE est enseignant chercheur Maître de Conférence à IMT Atlantique, école d'ingéieurs multisites sur Brest, Nantes et Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses activités de recherche et développement portent sur la modélisation, les méthodes, les processus et l'analyse des grands systèmes (laboratoire de recherche CNRS Lab-STICC-UMR 6285).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est et a été coordinateur ou membre de projets européens et internationaux depuis 2000. Il est co-auteur d'une centaine de publications, pour la plupart internationales. Les compétences dérivées de ses activités de recherche en informatique ont été utilisées pour définir des cadres, des modèles, des méthodes et des outils pour l'enseignement supérieur, afin d'améliorer la qualité des systèmes de formation et les pratiques au niveau des curriculums.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été professeur invité à l'université de Reykjavik (2021) et à l'université de Cape Town (2016). Il a obtenu le diplôme de docteur en architecture et modélisation de systèmes en 2002 (Université de Rennes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based learning models in engineering curricula: insight from the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1450846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative quality enhancement in engineering education: an overview of operational models at a programme level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Röslof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1443058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South African Engineering Education Model with a European Perspective: History, Analogies, Transformations and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.188 - 202. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2016.1263278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think first job! Preferences and expectations of engineering students in a French ‘Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2017.1396444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages for Domain Specificity and Collaboration: Application to Telecommunications Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.963 - 974. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0298-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecting the CDIO Educational Framework Pursuant to Constructive Alignment Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance in Engineering and Technology Education (IJQAETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.80 - 92. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijqaete.2012040108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et Science Informatiques, RSTI série TSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (7), pp.985 - 1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australia-Asia nomadic curriculum design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinambela Eka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Design Workshop for an Expedition Learning Semester on Energy Sovereignty Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISPEE 2025: 6th International Conference of the Portuguese Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Setubal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap sur l'APE : apprentissage par expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025: colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de semestres pour ingénieurs Européeens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique MEDIANE 2025 : “Les transformations éducatives : motiver, être motivé et trouver du sens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux pour la résilience et la transformation des systèmes de formation, quels transférables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de Rochebrune 2025 : “Complexité et transitions” Rencontres Interdisciplinaires sur les Systèmes Complexes Naturels et Artificiels, 31ème édition des journées de Rochebrune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rochebrune (Megève), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUCRE : un jeu sérieux pour la résilience des programmes de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzing Curriculum Transformation to Advance Industry 5.0 Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON62633.2025.11016409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder analysis for curriculum transformation in higher engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Expedition Semester for Engineering Students to be Future Energy Sovereignty Key Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux pour la résilience des programmes de formation universitaire : SUCRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025 : colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining best practices in curriculum design: insights for engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2024: 52nd Annual Conference of the European Society for Engineering Education “Educating Responsible Engineers”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lausanne, Switzerland. pp.727-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors that may impact curriculum design in higher education in a vuca world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education resilient curricula: lessons from a european project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI2024: 17th annual International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.0915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture Framework for Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobah Abbas Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2024: 26th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers, France. pp.739-747, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012738900003690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking curriculum transformation in Higher Educational Institutions in a volatile, uncertain, complex and ambiguous (VUCA) world: Insights from the DECART project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Auðunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iSoTL 2024: 2nd Innovations in the Science of Teaching and Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA and resilience in engineering education - Lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leicht-Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel-Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU, Jun 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you please, draw me a resilient curriculum!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a master's program in engineering require a final project?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Rudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Kristjánsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matthieu Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension interpersonnelle en situations complexes et incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Matters in Collective Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RocheBrune 2022 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asia Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimiras Dolgopolovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Tardell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th APSCE International Conference on Computational Thinking and STEM Education 2021 (CTE-STEM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Education, Nanyang Technological University, Jun 2021, Hong Kong (virtual conference), China. pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing 5.0 engineering students for an unpredictable post-COVID world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Skills in Engineering Programs -a Key for a VUCA Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audunsson Haraldur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víkingur Friðgeirsson Thordur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSITY-INDUSTRY COLLABORATION THEMES IN STEM HIGHER EDUCATION: AN EURO-ASEAN PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panuwan Chantawannakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttee Suree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirilak Bangchokdee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Gothenburg (on line), Sweden. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-orientation©: a collaborative method to guide students' decision-making to a right first job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career decision-making learning activities in stem: an integrated capsule model earmarked for higher and VET educations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Socias Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gréta Matthíasdóttir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Embrace Career Decision Making in STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain. pp.3058 - 3066, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2019.0827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are engineering students ready for a VUCA world? A Design-based Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KIT, Kanazawa, 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadth Experiential Courses to Meet Programme Outcomes for Engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.326 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGINEERING STUDENTS READY FOR A VUCA WORLD? A DESIGN BASED RESEARCH ON DECISIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International CDIO Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based Learning Models in French Engineering Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2017 : 13th International Conceive, Design, Implement, Operate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Calgary, Canada. pp.766 - 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making Skills in Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thordur Vikingur Fridgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017 : 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Terceira Island, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to adapt CDIO for distance and online education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise Collaborative Quality Enhancement: Experience of Two Engineering Programmes in Iceland and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Soemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.186 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Good Friends to Learn from and to Inspire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2016 : 46th IEEE Annual Frontiers in Education Conference The Crossroads of Engineering and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Erie, United States. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2016.7757426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Self-evaluation based Cross-sparring in Developing the Quality of Engineering Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Schrey-Niemenmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.158 - 174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Robust Self Evaluation Framework for Active Learning: The First Stage of an Erasmus+ Project (QAEMarketPlace4HEI) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : 43rd Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.82 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QA and Enhancement Marketplace for HEIs: An Erasmus+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2015 : 11th international CDIO conference Conceive Design Implement Operate: Collaboration and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using accreditation criteria for collaborative quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Shrey-Niemenmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL 2015 : International Conference on Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL.2015.7318049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Telecommunication Service Creation Environments Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2015 : 18th International Conference on Intelligence in Next Generation Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. pp.151 - 153, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2015.7073824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Viewpoints of Distributed Designs to Support Simulation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT-EA 2014 : proceedings of the 9th International Conference on Software Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.321 - 328, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004997103210328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational program evaluations: rationalizing assessment models and processes for engineering education quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2014 : 10th international conference Conceive Design Implement Operate on sharing successful engineering education experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment Framework for Engineering Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICE 2014 : 14th international Conference on Software Process Improvement and Capability dEtermination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vilnius, Lithuania. pp.250 - 255, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13036-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Framework for Creating Early Trusted Underwater Systems Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2014 - IEEE 22nd International Symposium on Modelling, Analysis &amp; Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE computer Society, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2014.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return on Experience from Sustainability Audits in European Engineering Educational Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Le Locat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th annual Conference: Engineering Education Fast Forward (Societé Européenne de Formation des Ingénieurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Tool Selection Method based on Model Transformation: OPNET and NS-3 Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTS 2013 : the 16th International Symposium on Performance Evaluation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toronto, Canada. pp.10 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Continuous Improvement Loop of Educational Systems: Students as key actors in program evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International conference: Engineering Leadership in Innovation and Design.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Village: A Student-led Initiative for Intercultural Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Hiring and Promotion Criteria Linked to Teaching, Educational Development and Professional Engineering Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asdis Hlokk Theodorsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Saemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Malmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design MIT &amp; Harvard School of Engineering and Applied Sciences, Cambridge, MA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la pratique réflexive des étudiants par l'autoévaluation. D'une logique de formation diplômante à une logique d'apprentissage responsable et durable : retour sur trois expériences dans une formation d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau CEFI-Ecoles (Comité d'Etudes sur les Formations d'Ingénieur) : l'évaluation des acquis en formation d'ingénieur : témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relation au temps dans la construction d'un projet professionnel et personnel : retour d'expériences pour une formation alignée avec les besoins des nouvelles générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : 7th french international colloquium Questions de Pédagogies dans l'Enseignement Supérieur: les innovations pédagogiques en enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.354-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transversal alignment between measurements and enterprise architecture for early verification of telecom service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.245-256, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized model transformation approach to link design models to network simulators: NS-3 case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013 : the 3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rekjavik, Iceland. pp.337 - 344, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004407503370344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre CDIO : un référentiel d'objectifs d'apprentissage orienté activités professionnelles (ingénieurs) et des standards pour accompagner le changement: retour d'expérience comme outil d'amélioration continue à Telecom Bretagne depuis 2008/09</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting de la Conférence des Grandes Écoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Telecom Service High-level Abstract Models to Simulators based on Model Transformations: The IMS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Information and Communications Technologies (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Budapest, Hungary. pp.100-111, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32808-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Change in Institutionalizing the CDIO Standards: From a Waterfall to and Agile Improvement Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages: Application to Telecommunications Service Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2012 - 27th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.810 - 816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing non Formal Learning Experiences: Top-down or Bottom-up Approaches for Skills Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2012: 3rd IEEE Global Engineering Education Conference, Collaborative Learning &amp; New Pedagogic Approaches in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Marrakech, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2012.6201157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing personality tests to clarify engineering student self-perception and demystify recruitment procedures: quantitative and qualitative results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des apprentissages non formels : la longue route réflexive d'un candidat à la VAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.453-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle et anticipation des carrières nomades des jeunes ingénieurs : construire et non subir son orientation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and architecting educational frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications service creation: towards extensions for enterprise architecture modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2011: 6th International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Seville, Spain. pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical meta-model extension for modeling language profiles. An enterprise architecture modeling language extension for telecommunications service creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Days of Model Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.85 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extensibility of plug-ins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA: 6th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.557 - 562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing computer science misconceptions: an introductory course based on historical strands and career paths at a glance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2011 : 41th ASEE/IEEE frontiers in Education conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rapid City, United States. pp.F4G-1-F4G-7, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2011.6142901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability of graphical domain specific modeling languages for telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Models and Ontology-based Design of Protocols, Architectures and Services (MOPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Budapest, Hungary. pp.21 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer professional identity : for an early clarification of student's perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-tools for software language engineering : a flexible collaborative modeling language for efficient telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexiTools'2010 : Workshop on Flexible Modeling Tools (in conjonction with the 32nd ACM/IEEE ICSE Intl. Conf. on Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starter Activities for Systematic Identification of Learning Outcomes by Students: A Process from Design to Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ASEE/IEEE Frontiers in Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations dirigées par des propriétés non fonctionnelles en conception logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL '09 : 3ème conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portfolio : premier compte-rendu d'usages dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Conseil General des Côtes d'Armor, 2mille20: Le portfolio numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-Based Model Transformation for Early Extrafunctional Analysis of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoSA '08 : international conference on quality of software architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.55 - 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-based spontaneous services in ubiquitous environments: some application examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Eunice open european summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France. pp.59 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur par alternance : la situation professionnelle comme catalyseur de l'autonomie et de l'opérationnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Louvain La Neuve, Belgique. pp.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socially inspired peer-to-peer resource distribution in delay tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2007 : Workshops On The Move to meaningful internet systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal. pp.960 - 969, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76890-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a peer-to-peer middleware for context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-MiNEMA 2007 : 5th Workshop on Middleware for Network Eccentric and Mobile Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Magdeburg, Germany. pp.54 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des disciplines aux compétences :que se passe t-il pendant la formation des ingénieurs ? Dispositifs de formation orientés compétences... points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ensta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel par la pratique : une expérience de projet en phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque, Brest, 25-27 juin organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brest, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expeditionary learning around Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STE 2024: 4th International Conference on Science and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger WALDECK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91 - 105, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02257816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'apprentissage en situation VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, pp.107 - 133, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity and VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.99-115, 2019, Modeling methodologies in social sciences set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning methodology for VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.117-144, 2019, Modeling Methodologies in Social Sciences Set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating DSLs into a Software Engineering Process: Application to Collaborative Construction of Telecom Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Practical Aspects of Domain-Specific Languages: Recent Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.415 - 442, 2012, 9781466620926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Resilience, the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R21, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi Del; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Material on Curriculum Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R13, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report D31, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi DEL; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Components and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R11, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asian Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Van Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT ATLANTIQUE; Lab-STICC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAhoy: A Decision Skills Framework for Higher and VET Education to face VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þórður Víki Gur Friðgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Lab-STICC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative D-Skills Training Models for Higher and Vocational Education &amp; Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 2, IMT ATLANTIQUE; Lab-STICC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reinforcing Decision Making Skills of Higher and Vocational Education and Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alnasser Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cook Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flannagan Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Katie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 1, IMT Atlantique; Lab-STICC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4315, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'agents mobiles pour la construction de services distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002REN10035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03239910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Siegfried Rouvrais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais, docteur en Informatique,  Chercheur scientifique: R&D en génie logiciel et système,  recherche appliquée en formation des ingénieurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">siegfried-rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2801-3498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067298303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siegfried ROUVRAIS-DELAHAIE est enseignant chercheur Maître de Conférence à IMT Atlantique, école d'ingéieurs multisites sur Brest, Nantes et Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses activités de recherche et développement portent sur la modélisation, les méthodes, les processus et l'analyse des grands systèmes (laboratoire de recherche CNRS Lab-STICC-UMR 6285).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est et a été coordinateur ou membre de projets européens et internationaux depuis 2000. Il est co-auteur d'une centaine de publications, pour la plupart internationales. Les compétences dérivées de ses activités de recherche en informatique ont été utilisées pour définir des cadres, des modèles, des méthodes et des outils pour l'enseignement supérieur, afin d'améliorer la qualité des systèmes de formation et les pratiques au niveau des curriculums.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été professeur invité à l'université de Reykjavik (2021) et à l'université de Cape Town (2016). Il a obtenu le diplôme de docteur en architecture et modélisation de systèmes en 2002 (Université de Rennes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based learning models in engineering curricula: insight from the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1450846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative quality enhancement in engineering education: an overview of operational models at a programme level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Röslof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1443058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South African Engineering Education Model with a European Perspective: History, Analogies, Transformations and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.188 - 202. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2016.1263278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think first job! Preferences and expectations of engineering students in a French ‘Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2017.1396444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages for Domain Specificity and Collaboration: Application to Telecommunications Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.963 - 974. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0298-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecting the CDIO Educational Framework Pursuant to Constructive Alignment Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance in Engineering and Technology Education (IJQAETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.80 - 92. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijqaete.2012040108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et Science Informatiques, RSTI série TSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (7), pp.985 - 1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzing Curriculum Transformation to Advance Industry 5.0 Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON62633.2025.11016409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de semestres pour ingénieurs Européeens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique MEDIANE 2025 : “Les transformations éducatives : motiver, être motivé et trouver du sens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux pour la résilience et la transformation des systèmes de formation, quels transférables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de Rochebrune 2025 : “Complexité et transitions” Rencontres Interdisciplinaires sur les Systèmes Complexes Naturels et Artificiels, 31ème édition des journées de Rochebrune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rochebrune (Megève), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUCRE : un jeu sérieux pour la résilience des programmes de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap sur l'APE : apprentissage par expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025: colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australia-Asia nomadic curriculum design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinambela Eka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Design Workshop for an Expedition Learning Semester on Energy Sovereignty Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISPEE 2025: 6th International Conference of the Portuguese Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Setubal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder analysis for curriculum transformation in higher engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Expedition Semester for Engineering Students to be Future Energy Sovereignty Key Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux pour la résilience des programmes de formation universitaire : SUCRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025 : colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors that may impact curriculum design in higher education in a vuca world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education resilient curricula: lessons from a european project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI2024: 17th annual International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.0915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture Framework for Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobah Abbas Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2024: 26th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers, France. pp.739-747, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012738900003690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking curriculum transformation in Higher Educational Institutions in a volatile, uncertain, complex and ambiguous (VUCA) world: Insights from the DECART project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Auðunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iSoTL 2024: 2nd Innovations in the Science of Teaching and Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining best practices in curriculum design: insights for engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2024: 52nd Annual Conference of the European Society for Engineering Education “Educating Responsible Engineers”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lausanne, Switzerland. pp.727-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA and resilience in engineering education - Lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leicht-Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel-Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU, Jun 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension interpersonnelle en situations complexes et incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you please, draw me a resilient curriculum!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a master's program in engineering require a final project?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Rudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Kristjánsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matthieu Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Matters in Collective Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RocheBrune 2022 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asia Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimiras Dolgopolovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Tardell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th APSCE International Conference on Computational Thinking and STEM Education 2021 (CTE-STEM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Education, Nanyang Technological University, Jun 2021, Hong Kong (virtual conference), China. pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSITY-INDUSTRY COLLABORATION THEMES IN STEM HIGHER EDUCATION: AN EURO-ASEAN PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panuwan Chantawannakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttee Suree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirilak Bangchokdee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Gothenburg (on line), Sweden. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing 5.0 engineering students for an unpredictable post-COVID world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Skills in Engineering Programs -a Key for a VUCA Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audunsson Haraldur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víkingur Friðgeirsson Thordur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-orientation©: a collaborative method to guide students' decision-making to a right first job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career decision-making learning activities in stem: an integrated capsule model earmarked for higher and VET educations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Socias Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gréta Matthíasdóttir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Embrace Career Decision Making in STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain. pp.3058 - 3066, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2019.0827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGINEERING STUDENTS READY FOR A VUCA WORLD? A DESIGN BASED RESEARCH ON DECISIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International CDIO Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadth Experiential Courses to Meet Programme Outcomes for Engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.326 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are engineering students ready for a VUCA world? A Design-based Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KIT, Kanazawa, 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making Skills in Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thordur Vikingur Fridgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017 : 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Terceira Island, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based Learning Models in French Engineering Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2017 : 13th International Conceive, Design, Implement, Operate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Calgary, Canada. pp.766 - 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise Collaborative Quality Enhancement: Experience of Two Engineering Programmes in Iceland and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Soemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.186 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Good Friends to Learn from and to Inspire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2016 : 46th IEEE Annual Frontiers in Education Conference The Crossroads of Engineering and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Erie, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2016.7757426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Self-evaluation based Cross-sparring in Developing the Quality of Engineering Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Schrey-Niemenmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.158 - 174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to adapt CDIO for distance and online education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using accreditation criteria for collaborative quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Shrey-Niemenmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL 2015 : International Conference on Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL.2015.7318049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Telecommunication Service Creation Environments Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2015 : 18th International Conference on Intelligence in Next Generation Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. pp.151 - 153, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2015.7073824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QA and Enhancement Marketplace for HEIs: An Erasmus+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2015 : 11th international CDIO conference Conceive Design Implement Operate: Collaboration and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Robust Self Evaluation Framework for Active Learning: The First Stage of an Erasmus+ Project (QAEMarketPlace4HEI) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : 43rd Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.82 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Viewpoints of Distributed Designs to Support Simulation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT-EA 2014 : proceedings of the 9th International Conference on Software Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.321 - 328, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004997103210328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational program evaluations: rationalizing assessment models and processes for engineering education quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2014 : 10th international conference Conceive Design Implement Operate on sharing successful engineering education experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Framework for Creating Early Trusted Underwater Systems Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2014 - IEEE 22nd International Symposium on Modelling, Analysis &amp; Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE computer Society, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2014.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment Framework for Engineering Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICE 2014 : 14th international Conference on Software Process Improvement and Capability dEtermination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vilnius, Lithuania. pp.250 - 255, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13036-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la pratique réflexive des étudiants par l'autoévaluation. D'une logique de formation diplômante à une logique d'apprentissage responsable et durable : retour sur trois expériences dans une formation d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau CEFI-Ecoles (Comité d'Etudes sur les Formations d'Ingénieur) : l'évaluation des acquis en formation d'ingénieur : témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Village: A Student-led Initiative for Intercultural Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Hiring and Promotion Criteria Linked to Teaching, Educational Development and Professional Engineering Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asdis Hlokk Theodorsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Saemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Malmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design MIT &amp; Harvard School of Engineering and Applied Sciences, Cambridge, MA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Continuous Improvement Loop of Educational Systems: Students as key actors in program evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International conference: Engineering Leadership in Innovation and Design.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relation au temps dans la construction d'un projet professionnel et personnel : retour d'expériences pour une formation alignée avec les besoins des nouvelles générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : 7th french international colloquium Questions de Pédagogies dans l'Enseignement Supérieur: les innovations pédagogiques en enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.354-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transversal alignment between measurements and enterprise architecture for early verification of telecom service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.245-256, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized model transformation approach to link design models to network simulators: NS-3 case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013 : the 3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rekjavik, Iceland. pp.337 - 344, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004407503370344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return on Experience from Sustainability Audits in European Engineering Educational Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Le Locat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th annual Conference: Engineering Education Fast Forward (Societé Européenne de Formation des Ingénieurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Tool Selection Method based on Model Transformation: OPNET and NS-3 Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTS 2013 : the 16th International Symposium on Performance Evaluation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toronto, Canada. pp.10 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Telecom Service High-level Abstract Models to Simulators based on Model Transformations: The IMS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Information and Communications Technologies (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Budapest, Hungary. pp.100-111, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32808-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages: Application to Telecommunications Service Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2012 - 27th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.810 - 816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Change in Institutionalizing the CDIO Standards: From a Waterfall to and Agile Improvement Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing non Formal Learning Experiences: Top-down or Bottom-up Approaches for Skills Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2012: 3rd IEEE Global Engineering Education Conference, Collaborative Learning &amp; New Pedagogic Approaches in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Marrakech, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2012.6201157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing personality tests to clarify engineering student self-perception and demystify recruitment procedures: quantitative and qualitative results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre CDIO : un référentiel d'objectifs d'apprentissage orienté activités professionnelles (ingénieurs) et des standards pour accompagner le changement: retour d'expérience comme outil d'amélioration continue à Telecom Bretagne depuis 2008/09</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting de la Conférence des Grandes Écoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extensibility of plug-ins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA: 6th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.557 - 562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical meta-model extension for modeling language profiles. An enterprise architecture modeling language extension for telecommunications service creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Days of Model Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.85 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and architecting educational frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications service creation: towards extensions for enterprise architecture modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2011: 6th International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Seville, Spain. pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle et anticipation des carrières nomades des jeunes ingénieurs : construire et non subir son orientation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing computer science misconceptions: an introductory course based on historical strands and career paths at a glance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2011 : 41th ASEE/IEEE frontiers in Education conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rapid City, United States. pp.F4G-1-F4G-7, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2011.6142901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability of graphical domain specific modeling languages for telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Models and Ontology-based Design of Protocols, Architectures and Services (MOPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Budapest, Hungary. pp.21 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des apprentissages non formels : la longue route réflexive d'un candidat à la VAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.453-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starter Activities for Systematic Identification of Learning Outcomes by Students: A Process from Design to Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ASEE/IEEE Frontiers in Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-tools for software language engineering : a flexible collaborative modeling language for efficient telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexiTools'2010 : Workshop on Flexible Modeling Tools (in conjonction with the 32nd ACM/IEEE ICSE Intl. Conf. on Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer professional identity : for an early clarification of student's perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations dirigées par des propriétés non fonctionnelles en conception logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL '09 : 3ème conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-Based Model Transformation for Early Extrafunctional Analysis of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoSA '08 : international conference on quality of software architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.55 - 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-based spontaneous services in ubiquitous environments: some application examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Eunice open european summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France. pp.59 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portfolio : premier compte-rendu d'usages dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Conseil General des Côtes d'Armor, 2mille20: Le portfolio numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socially inspired peer-to-peer resource distribution in delay tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2007 : Workshops On The Move to meaningful internet systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal. pp.960 - 969, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76890-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur par alternance : la situation professionnelle comme catalyseur de l'autonomie et de l'opérationnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Louvain La Neuve, Belgique. pp.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a peer-to-peer middleware for context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-MiNEMA 2007 : 5th Workshop on Middleware for Network Eccentric and Mobile Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Magdeburg, Germany. pp.54 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des disciplines aux compétences :que se passe t-il pendant la formation des ingénieurs ? Dispositifs de formation orientés compétences... points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ensta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel par la pratique : une expérience de projet en phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque, Brest, 25-27 juin organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brest, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expeditionary learning around Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STE 2024: 4th International Conference on Science and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity and VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.99-115, 2019, Modeling methodologies in social sciences set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger WALDECK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91 - 105, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02257816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'apprentissage en situation VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, pp.107 - 133, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning methodology for VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.117-144, 2019, Modeling Methodologies in Social Sciences Set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating DSLs into a Software Engineering Process: Application to Collaborative Construction of Telecom Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Practical Aspects of Domain-Specific Languages: Recent Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.415 - 442, 2012, 9781466620926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Resilience, the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R21, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi Del; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Components and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R11, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Material on Curriculum Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R13, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report D31, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi DEL; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asian Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Van Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT ATLANTIQUE; Lab-STICC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAhoy: A Decision Skills Framework for Higher and VET Education to face VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þórður Víki Gur Friðgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Lab-STICC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative D-Skills Training Models for Higher and Vocational Education &amp; Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 2, IMT ATLANTIQUE; Lab-STICC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reinforcing Decision Making Skills of Higher and Vocational Education and Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alnasser Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cook Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flannagan Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Katie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 1, IMT Atlantique; Lab-STICC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4315, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'agents mobiles pour la construction de services distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002REN10035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03239910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="432D5CC3"/>
+    <w:nsid w:val="85216F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/siegfried-rouvrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-3498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067298303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Remaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1450846" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bennedsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne R&#246;slof" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kontio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Georgsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1443058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kloot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1263278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1396444" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0298-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijqaete.2012040108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinambela Eka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silalahi Sari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066554v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON62633.2025.11016409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Gosselin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inggriani Liem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dagiene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingriani Liem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0915" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobah Abbas Petersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012738900003690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Au&#240;unsson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leicht-Scholten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel-Proches" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rudd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matthieu Moschetta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Berglund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiras Dolgopolovas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Tardell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Andunsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293661" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audunsson Haraldur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esnault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;kingur Fri&#240;geirsson Thordur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293669" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Socias Camacho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta Matth&#237;asd&#243;ttir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.2064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02221338v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Matthiasdottir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2019.0827" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Le Bris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Stewart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959211v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thordur Vikingur Fridgeirsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela Villalonga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Brodie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brodie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Soemundsdottir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2016.7757426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Schrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkenen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264153v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkinen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Shrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL.2015.7318049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Alloush" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2015.7073824" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004997103210328" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13036-1_22" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.23" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdis Hlokk Theodorsdottir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Saemundsdottir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Malmqvist" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turenne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846507v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859979v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004407503370344" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32808-4_10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201157" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623183v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Treguier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2011.6142901" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515348v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797534v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_22" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NG3M1DGK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338454v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02257816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/methodes-et-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384803v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Dunn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;&#243;r&#240;ur V&#237;ki Gur Fri&#240;geirsson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072272v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03239910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002REN10035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/siegfried-rouvrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-3498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067298303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Remaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1450846" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bennedsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne R&#246;slof" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kontio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Georgsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1443058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kloot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1263278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1396444" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0298-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijqaete.2012040108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON62633.2025.11016409" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066554v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinambela Eka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silalahi Sari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Gosselin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inggriani Liem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingriani Liem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobah Abbas Petersen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012738900003690" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Au&#240;unsson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dagiene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leicht-Scholten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel-Proches" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rudd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matthieu Moschetta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Berglund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiras Dolgopolovas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Tardell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Andunsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293661" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audunsson Haraldur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esnault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;kingur Fri&#240;geirsson Thordur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293669" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Socias Camacho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta Matth&#237;asd&#243;ttir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.2064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02221338v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Matthiasdottir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2019.0827" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Le Bris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Stewart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thordur Vikingur Fridgeirsson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela Villalonga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599738v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Soemundsdottir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2016.7757426" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Schrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Brodie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brodie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Shrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL.2015.7318049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Alloush" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2015.7073824" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkinen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkenen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004997103210328" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.23" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13036-1_22" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdis Hlokk Theodorsdottir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Saemundsdottir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Malmqvist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_22" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004407503370344" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32808-4_10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623182v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631722v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2011.6142901" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623183v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Treguier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498418v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797534v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NG3M1DGK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384803v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02257816v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/methodes-et-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Dunn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;&#243;r&#240;ur V&#237;ki Gur Fri&#240;geirsson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072272v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03239910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002REN10035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>