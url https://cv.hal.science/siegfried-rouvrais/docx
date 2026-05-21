--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Siegfried Rouvrais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais, docteur en Informatique,  Chercheur scientifique: R&D en génie logiciel et système,  recherche appliquée en formation des ingénieurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">siegfried-rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2801-3498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067298303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siegfried ROUVRAIS-DELAHAIE est enseignant chercheur Maître de Conférence à IMT Atlantique, école d'ingéieurs multisites sur Brest, Nantes et Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses activités de recherche et développement portent sur la modélisation, les méthodes, les processus et l'analyse des grands systèmes (laboratoire de recherche CNRS Lab-STICC-UMR 6285).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est et a été coordinateur ou membre de projets européens et internationaux depuis 2000. Il est co-auteur d'une centaine de publications, pour la plupart internationales. Les compétences dérivées de ses activités de recherche en informatique ont été utilisées pour définir des cadres, des modèles, des méthodes et des outils pour l'enseignement supérieur, afin d'améliorer la qualité des systèmes de formation et les pratiques au niveau des curriculums.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été professeur invité à l'université de Reykjavik (2021) et à l'université de Cape Town (2016). Il a obtenu le diplôme de docteur en architecture et modélisation de systèmes en 2002 (Université de Rennes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based learning models in engineering curricula: insight from the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1450846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative quality enhancement in engineering education: an overview of operational models at a programme level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Röslof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1443058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South African Engineering Education Model with a European Perspective: History, Analogies, Transformations and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.188 - 202. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2016.1263278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think first job! Preferences and expectations of engineering students in a French ‘Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2017.1396444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages for Domain Specificity and Collaboration: Application to Telecommunications Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.963 - 974. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0298-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecting the CDIO Educational Framework Pursuant to Constructive Alignment Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance in Engineering and Technology Education (IJQAETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.80 - 92. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijqaete.2012040108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et Science Informatiques, RSTI série TSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (7), pp.985 - 1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzing Curriculum Transformation to Advance Industry 5.0 Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON62633.2025.11016409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de semestres pour ingénieurs Européeens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique MEDIANE 2025 : “Les transformations éducatives : motiver, être motivé et trouver du sens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux pour la résilience et la transformation des systèmes de formation, quels transférables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de Rochebrune 2025 : “Complexité et transitions” Rencontres Interdisciplinaires sur les Systèmes Complexes Naturels et Artificiels, 31ème édition des journées de Rochebrune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rochebrune (Megève), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUCRE : un jeu sérieux pour la résilience des programmes de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap sur l'APE : apprentissage par expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025: colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australia-Asia nomadic curriculum design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinambela Eka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Design Workshop for an Expedition Learning Semester on Energy Sovereignty Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISPEE 2025: 6th International Conference of the Portuguese Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Setubal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder analysis for curriculum transformation in higher engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Expedition Semester for Engineering Students to be Future Energy Sovereignty Key Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux pour la résilience des programmes de formation universitaire : SUCRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025 : colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors that may impact curriculum design in higher education in a vuca world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education resilient curricula: lessons from a european project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI2024: 17th annual International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.0915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture Framework for Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobah Abbas Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2024: 26th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers, France. pp.739-747, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012738900003690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking curriculum transformation in Higher Educational Institutions in a volatile, uncertain, complex and ambiguous (VUCA) world: Insights from the DECART project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Auðunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iSoTL 2024: 2nd Innovations in the Science of Teaching and Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining best practices in curriculum design: insights for engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2024: 52nd Annual Conference of the European Society for Engineering Education “Educating Responsible Engineers”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lausanne, Switzerland. pp.727-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA and resilience in engineering education - Lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leicht-Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel-Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU, Jun 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension interpersonnelle en situations complexes et incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you please, draw me a resilient curriculum!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a master's program in engineering require a final project?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Rudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Kristjánsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matthieu Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Matters in Collective Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RocheBrune 2022 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asia Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimiras Dolgopolovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Tardell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th APSCE International Conference on Computational Thinking and STEM Education 2021 (CTE-STEM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Education, Nanyang Technological University, Jun 2021, Hong Kong (virtual conference), China. pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSITY-INDUSTRY COLLABORATION THEMES IN STEM HIGHER EDUCATION: AN EURO-ASEAN PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panuwan Chantawannakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttee Suree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirilak Bangchokdee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Gothenburg (on line), Sweden. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing 5.0 engineering students for an unpredictable post-COVID world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Skills in Engineering Programs -a Key for a VUCA Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audunsson Haraldur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víkingur Friðgeirsson Thordur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-orientation©: a collaborative method to guide students' decision-making to a right first job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career decision-making learning activities in stem: an integrated capsule model earmarked for higher and VET educations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Socias Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gréta Matthíasdóttir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Embrace Career Decision Making in STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain. pp.3058 - 3066, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2019.0827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGINEERING STUDENTS READY FOR A VUCA WORLD? A DESIGN BASED RESEARCH ON DECISIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International CDIO Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadth Experiential Courses to Meet Programme Outcomes for Engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.326 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are engineering students ready for a VUCA world? A Design-based Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KIT, Kanazawa, 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making Skills in Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thordur Vikingur Fridgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017 : 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Terceira Island, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based Learning Models in French Engineering Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2017 : 13th International Conceive, Design, Implement, Operate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Calgary, Canada. pp.766 - 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise Collaborative Quality Enhancement: Experience of Two Engineering Programmes in Iceland and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Soemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.186 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Good Friends to Learn from and to Inspire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2016 : 46th IEEE Annual Frontiers in Education Conference The Crossroads of Engineering and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Erie, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2016.7757426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Self-evaluation based Cross-sparring in Developing the Quality of Engineering Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Schrey-Niemenmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.158 - 174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to adapt CDIO for distance and online education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using accreditation criteria for collaborative quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Shrey-Niemenmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL 2015 : International Conference on Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL.2015.7318049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Telecommunication Service Creation Environments Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2015 : 18th International Conference on Intelligence in Next Generation Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. pp.151 - 153, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2015.7073824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QA and Enhancement Marketplace for HEIs: An Erasmus+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2015 : 11th international CDIO conference Conceive Design Implement Operate: Collaboration and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Robust Self Evaluation Framework for Active Learning: The First Stage of an Erasmus+ Project (QAEMarketPlace4HEI) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : 43rd Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.82 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Viewpoints of Distributed Designs to Support Simulation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT-EA 2014 : proceedings of the 9th International Conference on Software Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.321 - 328, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004997103210328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational program evaluations: rationalizing assessment models and processes for engineering education quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2014 : 10th international conference Conceive Design Implement Operate on sharing successful engineering education experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Framework for Creating Early Trusted Underwater Systems Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2014 - IEEE 22nd International Symposium on Modelling, Analysis &amp; Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE computer Society, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2014.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment Framework for Engineering Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICE 2014 : 14th international Conference on Software Process Improvement and Capability dEtermination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vilnius, Lithuania. pp.250 - 255, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13036-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la pratique réflexive des étudiants par l'autoévaluation. D'une logique de formation diplômante à une logique d'apprentissage responsable et durable : retour sur trois expériences dans une formation d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau CEFI-Ecoles (Comité d'Etudes sur les Formations d'Ingénieur) : l'évaluation des acquis en formation d'ingénieur : témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Village: A Student-led Initiative for Intercultural Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Hiring and Promotion Criteria Linked to Teaching, Educational Development and Professional Engineering Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asdis Hlokk Theodorsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Saemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Malmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design MIT &amp; Harvard School of Engineering and Applied Sciences, Cambridge, MA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Continuous Improvement Loop of Educational Systems: Students as key actors in program evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International conference: Engineering Leadership in Innovation and Design.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relation au temps dans la construction d'un projet professionnel et personnel : retour d'expériences pour une formation alignée avec les besoins des nouvelles générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : 7th french international colloquium Questions de Pédagogies dans l'Enseignement Supérieur: les innovations pédagogiques en enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.354-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transversal alignment between measurements and enterprise architecture for early verification of telecom service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.245-256, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized model transformation approach to link design models to network simulators: NS-3 case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013 : the 3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rekjavik, Iceland. pp.337 - 344, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004407503370344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return on Experience from Sustainability Audits in European Engineering Educational Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Le Locat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th annual Conference: Engineering Education Fast Forward (Societé Européenne de Formation des Ingénieurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Tool Selection Method based on Model Transformation: OPNET and NS-3 Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTS 2013 : the 16th International Symposium on Performance Evaluation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toronto, Canada. pp.10 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Telecom Service High-level Abstract Models to Simulators based on Model Transformations: The IMS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Information and Communications Technologies (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Budapest, Hungary. pp.100-111, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32808-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages: Application to Telecommunications Service Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2012 - 27th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.810 - 816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Change in Institutionalizing the CDIO Standards: From a Waterfall to and Agile Improvement Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing non Formal Learning Experiences: Top-down or Bottom-up Approaches for Skills Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2012: 3rd IEEE Global Engineering Education Conference, Collaborative Learning &amp; New Pedagogic Approaches in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Marrakech, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2012.6201157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing personality tests to clarify engineering student self-perception and demystify recruitment procedures: quantitative and qualitative results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre CDIO : un référentiel d'objectifs d'apprentissage orienté activités professionnelles (ingénieurs) et des standards pour accompagner le changement: retour d'expérience comme outil d'amélioration continue à Telecom Bretagne depuis 2008/09</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting de la Conférence des Grandes Écoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extensibility of plug-ins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA: 6th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.557 - 562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical meta-model extension for modeling language profiles. An enterprise architecture modeling language extension for telecommunications service creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Days of Model Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.85 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and architecting educational frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications service creation: towards extensions for enterprise architecture modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2011: 6th International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Seville, Spain. pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle et anticipation des carrières nomades des jeunes ingénieurs : construire et non subir son orientation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing computer science misconceptions: an introductory course based on historical strands and career paths at a glance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2011 : 41th ASEE/IEEE frontiers in Education conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rapid City, United States. pp.F4G-1-F4G-7, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2011.6142901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability of graphical domain specific modeling languages for telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Models and Ontology-based Design of Protocols, Architectures and Services (MOPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Budapest, Hungary. pp.21 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des apprentissages non formels : la longue route réflexive d'un candidat à la VAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.453-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starter Activities for Systematic Identification of Learning Outcomes by Students: A Process from Design to Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ASEE/IEEE Frontiers in Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-tools for software language engineering : a flexible collaborative modeling language for efficient telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexiTools'2010 : Workshop on Flexible Modeling Tools (in conjonction with the 32nd ACM/IEEE ICSE Intl. Conf. on Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer professional identity : for an early clarification of student's perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations dirigées par des propriétés non fonctionnelles en conception logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL '09 : 3ème conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-Based Model Transformation for Early Extrafunctional Analysis of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoSA '08 : international conference on quality of software architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.55 - 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-based spontaneous services in ubiquitous environments: some application examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Eunice open european summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France. pp.59 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portfolio : premier compte-rendu d'usages dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Conseil General des Côtes d'Armor, 2mille20: Le portfolio numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socially inspired peer-to-peer resource distribution in delay tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2007 : Workshops On The Move to meaningful internet systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal. pp.960 - 969, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76890-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur par alternance : la situation professionnelle comme catalyseur de l'autonomie et de l'opérationnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Louvain La Neuve, Belgique. pp.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a peer-to-peer middleware for context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-MiNEMA 2007 : 5th Workshop on Middleware for Network Eccentric and Mobile Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Magdeburg, Germany. pp.54 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des disciplines aux compétences :que se passe t-il pendant la formation des ingénieurs ? Dispositifs de formation orientés compétences... points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ensta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel par la pratique : une expérience de projet en phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque, Brest, 25-27 juin organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brest, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expeditionary learning around Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STE 2024: 4th International Conference on Science and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity and VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.99-115, 2019, Modeling methodologies in social sciences set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger WALDECK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91 - 105, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02257816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'apprentissage en situation VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, pp.107 - 133, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning methodology for VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.117-144, 2019, Modeling Methodologies in Social Sciences Set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating DSLs into a Software Engineering Process: Application to Collaborative Construction of Telecom Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Practical Aspects of Domain-Specific Languages: Recent Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.415 - 442, 2012, 9781466620926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Resilience, the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R21, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi Del; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Components and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R11, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Material on Curriculum Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R13, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report D31, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi DEL; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asian Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Van Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT ATLANTIQUE; Lab-STICC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAhoy: A Decision Skills Framework for Higher and VET Education to face VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þórður Víki Gur Friðgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Lab-STICC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative D-Skills Training Models for Higher and Vocational Education &amp; Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 2, IMT ATLANTIQUE; Lab-STICC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reinforcing Decision Making Skills of Higher and Vocational Education and Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alnasser Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cook Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flannagan Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Katie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 1, IMT Atlantique; Lab-STICC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4315, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'agents mobiles pour la construction de services distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002REN10035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03239910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Siegfried Rouvrais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais, docteur en Informatique,  Chercheur scientifique: R&D en génie logiciel et système,  recherche appliquée en formation des ingénieurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">siegfried-rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2801-3498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067298303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=nQlRCS4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siegfried ROUVRAIS-DELAHAIE est enseignant chercheur Maître de Conférence à IMT Atlantique, école d'ingéieurs multisites sur Brest, Nantes et Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses activités de recherche et développement portent sur la modélisation, les méthodes, les processus et l'analyse des grands systèmes (laboratoire de recherche CNRS Lab-STICC-UMR 6285).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est et a été coordinateur ou membre de projets européens et internationaux depuis 2000. Il est co-auteur d'une centaine de publications, pour la plupart internationales. Les compétences dérivées de ses activités de recherche en informatique ont été utilisées pour définir des cadres, des modèles, des méthodes et des outils pour l'enseignement supérieur, afin d'améliorer la qualité des systèmes de formation et les pratiques au niveau des curriculums.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été professeur invité à l'université de Reykjavik (2021) et à l'université de Cape Town (2016). Il a obtenu le diplôme de docteur en architecture et modélisation de systèmes en 2002 (Université de Rennes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based learning models in engineering curricula: insight from the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1450846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative quality enhancement in engineering education: an overview of operational models at a programme level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Röslof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1443058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think first job! Preferences and expectations of engineering students in a French ‘Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2017.1396444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South African Engineering Education Model with a European Perspective: History, Analogies, Transformations and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.188 - 202. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2016.1263278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages for Domain Specificity and Collaboration: Application to Telecommunications Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.963 - 974. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0298-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecting the CDIO Educational Framework Pursuant to Constructive Alignment Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance in Engineering and Technology Education (IJQAETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.80 - 92. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijqaete.2012040108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et Science Informatiques, RSTI série TSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (7), pp.985 - 1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap sur l'APE : apprentissage par expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025: colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australia-Asia nomadic curriculum design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinambela Eka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Design Workshop for an Expedition Learning Semester on Energy Sovereignty Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISPEE 2025: 6th International Conference of the Portuguese Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Setubal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de semestres pour ingénieurs Européeens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique MEDIANE 2025 : “Les transformations éducatives : motiver, être motivé et trouver du sens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUCRE : un jeu sérieux pour la résilience des programmes de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux pour la résilience et la transformation des systèmes de formation, quels transférables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de Rochebrune 2025 : “Complexité et transitions” Rencontres Interdisciplinaires sur les Systèmes Complexes Naturels et Artificiels, 31ème édition des journées de Rochebrune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rochebrune (Megève), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzing Curriculum Transformation to Advance Industry 5.0 Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON62633.2025.11016409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder analysis for curriculum transformation in higher engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2025: 21st International CDIO Conference: “forging connections: synergies for a sustainable future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Expedition Semester for Engineering Students to be Future Energy Sovereignty Key Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2025: IEEE Global Engineering Eduation Conference "Sustaining Educational Excellence in Engineering: Generative AI in Enhancing Critical Thinking and Active Learning."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux pour la résilience des programmes de formation universitaire : SUCRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025 : colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors that may impact curriculum design in higher education in a vuca world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education resilient curricula: lessons from a european project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI2024: 17th annual International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.0915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture Framework for Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobah Abbas Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2024: 26th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers, France. pp.739-747, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012738900003690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking curriculum transformation in Higher Educational Institutions in a volatile, uncertain, complex and ambiguous (VUCA) world: Insights from the DECART project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Auðunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iSoTL 2024: 2nd Innovations in the Science of Teaching and Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining best practices in curriculum design: insights for engineering education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2024: 52nd Annual Conference of the European Society for Engineering Education “Educating Responsible Engineers”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lausanne, Switzerland. pp.727-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA and resilience in engineering education - Lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leicht-Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel-Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU, Jun 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a master's program in engineering require a final project?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Rudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Kristjánsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matthieu Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you please, draw me a resilient curriculum!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2022: 18th CDIO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension interpersonnelle en situations complexes et incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Matters in Collective Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RocheBrune 2022 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asia Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dagiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimiras Dolgopolovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Tardell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th APSCE International Conference on Computational Thinking and STEM Education 2021 (CTE-STEM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Education, Nanyang Technological University, Jun 2021, Hong Kong (virtual conference), China. pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing 5.0 engineering students for an unpredictable post-COVID world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inggriani Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Skills in Engineering Programs -a Key for a VUCA Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audunsson Haraldur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víkingur Friðgeirsson Thordur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF/GEDC 2020 : World Engineering Education Forum and the Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WEEF-GEDC49885.2020.9293669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSITY-INDUSTRY COLLABORATION THEMES IN STEM HIGHER EDUCATION: AN EURO-ASEAN PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panuwan Chantawannakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttee Suree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirilak Bangchokdee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Gothenburg (on line), Sweden. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-orientation©: a collaborative method to guide students' decision-making to a right first job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career decision-making learning activities in stem: an integrated capsule model earmarked for higher and VET educations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Socias Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gréta Matthíasdóttir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2020 : 12th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2020.2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Embrace Career Decision Making in STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain. pp.3058 - 3066, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2019.0827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadth Experiential Courses to Meet Programme Outcomes for Engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.326 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are engineering students ready for a VUCA world? A Design-based Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KIT, Kanazawa, 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGINEERING STUDENTS READY FOR A VUCA WORLD? A DESIGN BASED RESEARCH ON DECISIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International CDIO Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making Skills in Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thordur Vikingur Fridgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tudela Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017 : 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Terceira Island, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-based Learning Models in French Engineering Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Saveuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2017 : 13th International Conceive, Design, Implement, Operate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Calgary, Canada. pp.766 - 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise Collaborative Quality Enhancement: Experience of Two Engineering Programmes in Iceland and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Andunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Soemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.186 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Good Friends to Learn from and to Inspire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2016 : 46th IEEE Annual Frontiers in Education Conference The Crossroads of Engineering and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Erie, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2016.7757426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Self-evaluation based Cross-sparring in Developing the Quality of Engineering Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Schrey-Niemenmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEEF &amp; GEDC 2016 : 6th World Engineering Education Forum &amp; The Global Engineering Deans Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea. pp.158 - 174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to adapt CDIO for distance and online education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2016 : 12th International Conference: Enhancing Innovation Competencies through advances in engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Turku, Finland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QA and Enhancement Marketplace for HEIs: An Erasmus+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Georgsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2015 : 11th international CDIO conference Conceive Design Implement Operate: Collaboration and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Robust Self Evaluation Framework for Active Learning: The First Stage of an Erasmus+ Project (QAEMarketPlace4HEI) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Heikkenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : 43rd Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.82 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using accreditation criteria for collaborative quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bennedsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Shrey-Niemenmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL 2015 : International Conference on Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL.2015.7318049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Telecommunication Service Creation Environments Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2015 : 18th International Conference on Intelligence in Next Generation Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. pp.151 - 153, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2015.7073824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Viewpoints of Distributed Designs to Support Simulation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT-EA 2014 : proceedings of the 9th International Conference on Software Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.321 - 328, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004997103210328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational program evaluations: rationalizing assessment models and processes for engineering education quality enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2014 : 10th international conference Conceive Design Implement Operate on sharing successful engineering education experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Framework for Creating Early Trusted Underwater Systems Relying on Enterprise Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2014 - IEEE 22nd International Symposium on Modelling, Analysis &amp; Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE computer Society, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2014.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment Framework for Engineering Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICE 2014 : 14th international Conference on Software Process Improvement and Capability dEtermination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vilnius, Lithuania. pp.250 - 255, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13036-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Village: A Student-led Initiative for Intercultural Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Hiring and Promotion Criteria Linked to Teaching, Educational Development and Professional Engineering Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asdis Hlokk Theodorsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Saemundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Malmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International Conference: Engineering Leadership in Innovation and Design MIT &amp; Harvard School of Engineering and Applied Sciences, Cambridge, MA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Continuous Improvement Loop of Educational Systems: Students as key actors in program evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2013 : 9th International conference: Engineering Leadership in Innovation and Design.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cambridge, Ma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la pratique réflexive des étudiants par l'autoévaluation. D'une logique de formation diplômante à une logique d'apprentissage responsable et durable : retour sur trois expériences dans une formation d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau CEFI-Ecoles (Comité d'Etudes sur les Formations d'Ingénieur) : l'évaluation des acquis en formation d'ingénieur : témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relation au temps dans la construction d'un projet professionnel et personnel : retour d'expériences pour une formation alignée avec les besoins des nouvelles générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : 7th french international colloquium Questions de Pédagogies dans l'Enseignement Supérieur: les innovations pédagogiques en enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.354-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transversal alignment between measurements and enterprise architecture for early verification of telecom service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.245-256, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized model transformation approach to link design models to network simulators: NS-3 case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013 : the 3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rekjavik, Iceland. pp.337 - 344, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004407503370344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return on Experience from Sustainability Audits in European Engineering Educational Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Le Locat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th annual Conference: Engineering Education Fast Forward (Societé Européenne de Formation des Ingénieurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Tool Selection Method based on Model Transformation: OPNET and NS-3 Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTS 2013 : the 16th International Symposium on Performance Evaluation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toronto, Canada. pp.10 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Telecom Service High-level Abstract Models to Simulators based on Model Transformations: The IMS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Information and Communications Technologies (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Budapest, Hungary. pp.100-111, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32808-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Enterprise Architecture Modeling Languages: Application to Telecommunications Service Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2012 - 27th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.810 - 816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Change in Institutionalizing the CDIO Standards: From a Waterfall to and Agile Improvement Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing non Formal Learning Experiences: Top-down or Bottom-up Approaches for Skills Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2012: 3rd IEEE Global Engineering Education Conference, Collaborative Learning &amp; New Pedagogic Approaches in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Marrakech, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2012.6201157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing personality tests to clarify engineering student self-perception and demystify recruitment procedures: quantitative and qualitative results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre CDIO : un référentiel d'objectifs d'apprentissage orienté activités professionnelles (ingénieurs) et des standards pour accompagner le changement: retour d'expérience comme outil d'amélioration continue à Telecom Bretagne depuis 2008/09</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting de la Conférence des Grandes Écoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and architecting educational frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications service creation: towards extensions for enterprise architecture modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyas Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2011: 6th International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Seville, Spain. pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle et anticipation des carrières nomades des jeunes ingénieurs : construire et non subir son orientation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical meta-model extension for modeling language profiles. An enterprise architecture modeling language extension for telecommunications service creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Days of Model Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.85 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extensibility of plug-ins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA: 6th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.557 - 562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing computer science misconceptions: an introductory course based on historical strands and career paths at a glance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIE 2011 : 41th ASEE/IEEE frontiers in Education conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rapid City, United States. pp.F4G-1-F4G-7, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2011.6142901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability of graphical domain specific modeling languages for telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Models and Ontology-based Design of Protocols, Architectures and Services (MOPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Budapest, Hungary. pp.21 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des apprentissages non formels : la longue route réflexive d'un candidat à la VAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.453-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-tools for software language engineering : a flexible collaborative modeling language for efficient telecommunications service design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexiTools'2010 : Workshop on Flexible Modeling Tools (in conjonction with the 32nd ACM/IEEE ICSE Intl. Conf. on Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer professional identity : for an early clarification of student's perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International CDIO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starter Activities for Systematic Identification of Learning Outcomes by Students: A Process from Design to Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ASEE/IEEE Frontiers in Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations dirigées par des propriétés non fonctionnelles en conception logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL '09 : 3ème conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portfolio : premier compte-rendu d'usages dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Conseil General des Côtes d'Armor, 2mille20: Le portfolio numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-Based Model Transformation for Early Extrafunctional Analysis of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoSA '08 : international conference on quality of software architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.55 - 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-based spontaneous services in ubiquitous environments: some application examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Eunice open european summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France. pp.59 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socially inspired peer-to-peer resource distribution in delay tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2007 : Workshops On The Move to meaningful internet systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal. pp.960 - 969, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76890-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur par alternance : la situation professionnelle comme catalyseur de l'autonomie et de l'opérationnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Louvain La Neuve, Belgique. pp.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a peer-to-peer middleware for context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-MiNEMA 2007 : 5th Workshop on Middleware for Network Eccentric and Mobile Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Magdeburg, Germany. pp.54 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des disciplines aux compétences :que se passe t-il pendant la formation des ingénieurs ? Dispositifs de formation orientés compétences... points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ensta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel par la pratique : une expérience de projet en phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque, Brest, 25-27 juin organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brest, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expeditionary learning around Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silalahi Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STE 2024: 4th International Conference on Science and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity and VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.99-115, 2019, Modeling methodologies in social sciences set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger WALDECK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91 - 105, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02257816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'apprentissage en situation VUCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, pp.107 - 133, 2019, Méthodologies de modélisation en sciences sociales, 9781784055813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning methodology for VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Waldeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / WILEY, pp.117-144, 2019, Modeling Methodologies in Social Sciences Set, 9781786304889. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119681519.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating DSLs into a Software Engineering Process: Application to Collaborative Construction of Telecom Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Practical Aspects of Domain-Specific Languages: Recent Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.415 - 442, 2012, 9781466620926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Resilience, the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Gardner - Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Winkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R21, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi Del; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Material on Curriculum Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R13, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Kanyangale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report D31, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi DEL; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum Components and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraldur Audunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrun Matthiasdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gerwel Proches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlinta Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Report R11, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Asian Collaboration for Enhancing STEM Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Van Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT ATLANTIQUE; Lab-STICC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAhoy: A Decision Skills Framework for Higher and VET Education to face VUCA situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þórður Víki Gur Friðgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Atlantique; Lab-STICC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative D-Skills Training Models for Higher and Vocational Education &amp; Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 2, IMT ATLANTIQUE; Lab-STICC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reinforcing Decision Making Skills of Higher and Vocational Education and Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alnasser Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cook Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flannagan Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Katie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 1, IMT Atlantique; Lab-STICC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de services distribués : une approche à base d'agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4315, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'agents mobiles pour la construction de services distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002REN10035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03239910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85216F95"/>
+    <w:nsid w:val="F0B5F951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/siegfried-rouvrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-3498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067298303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Remaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1450846" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bennedsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne R&#246;slof" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kontio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Georgsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1443058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kloot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1263278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1396444" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0298-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijqaete.2012040108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON62633.2025.11016409" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066554v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinambela Eka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silalahi Sari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Gosselin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inggriani Liem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingriani Liem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobah Abbas Petersen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012738900003690" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Au&#240;unsson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dagiene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leicht-Scholten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel-Proches" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rudd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matthieu Moschetta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Berglund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiras Dolgopolovas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Tardell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Andunsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293661" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audunsson Haraldur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esnault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;kingur Fri&#240;geirsson Thordur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293669" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Socias Camacho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta Matth&#237;asd&#243;ttir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.2064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02221338v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Matthiasdottir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2019.0827" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Le Bris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Stewart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thordur Vikingur Fridgeirsson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela Villalonga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599738v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Soemundsdottir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2016.7757426" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Schrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Brodie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brodie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Shrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL.2015.7318049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Alloush" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2015.7073824" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkinen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkenen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004997103210328" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.23" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13036-1_22" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdis Hlokk Theodorsdottir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Saemundsdottir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Malmqvist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_22" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004407503370344" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32808-4_10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623182v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631722v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2011.6142901" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623183v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Treguier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498418v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797534v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NG3M1DGK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384803v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02257816v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/methodes-et-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Dunn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;&#243;r&#240;ur V&#237;ki Gur Fri&#240;geirsson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072272v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03239910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002REN10035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/siegfried-rouvrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-3498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067298303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=nQlRCS4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Remaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1450846" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bennedsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne R&#246;slof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kontio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Georgsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1443058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1396444" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kloot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1263278" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0298-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijqaete.2012040108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinambela Eka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silalahi Sari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066554v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON62633.2025.11016409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Gosselin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inggriani Liem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingriani Liem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobah Abbas Petersen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012738900003690" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Au&#240;unsson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dagiene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leicht-Scholten" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel-Proches" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rudd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matthieu Moschetta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Berglund" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiras Dolgopolovas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Tardell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Andunsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293661" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959152v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audunsson Haraldur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esnault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;kingur Fri&#240;geirsson Thordur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF-GEDC49885.2020.9293669" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Socias Camacho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta Matth&#237;asd&#243;ttir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.2064" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02221338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Matthiasdottir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2019.0827" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Le Bris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Stewart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thordur Vikingur Fridgeirsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tudela Villalonga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Saveuze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Soemundsdottir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2016.7757426" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Schrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Brodie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brodie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkinen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Heikkenen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Shrey-Niemenmaa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL.2015.7318049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175497v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Alloush" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2015.7073824" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004997103210328" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.23" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13036-1_22" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdis Hlokk Theodorsdottir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Saemundsdottir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Malmqvist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846507v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859979v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_22" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004407503370344" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869538v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32808-4_10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201157" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623182v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2011.6142901" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Treguier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797534v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163697v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333276v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NG3M1DGK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709435v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333271v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384803v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02257816v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/methodes-et-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263142v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384859v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175615v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727557v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Dunn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;&#243;r&#240;ur V&#237;ki Gur Fri&#240;geirsson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072272v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03239910v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002REN10035" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>