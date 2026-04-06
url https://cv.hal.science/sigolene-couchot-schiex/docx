--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sigolène Couchot-Schiex </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-SchiexProfesseure des universitésCY Cergy Paris Université Laboratoire École, Mutations, Apprentissages</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l’éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CY Cergy Paris Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sigolene.couchot-schiex@cyu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES COLLECTIVES ET SCIENTIFIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil National des Universités en Sciences de l’éducation et de la formationDirectrice adjointe Recherche à l'INSPé de l'académie de VersaillesChargée de mission égalité pour l’INSPé de l’académie de VersaillesDirectrice de l'école doctorale, Education, didactiques, cognition (ED 627)  CY Cergy Paris UniversitéChargée de mission pour la formation des nouveaux MCF recrutés à CY Cergy Paris UniversitéRéférente Numérique pour tous et PIX,  CY Cergy Paris UniversitéPrésidente fondatrice de l’association ARGEF-France.co-convenor, European Educational Research Association (EERA), Gender in education.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PARTICIPATION À DES COMITES EDITORIAUX**Depuis 2017 : co-responsable comité éditorial de la revue Genre Éducation Formation (GEF) Depuis 2019 : membre du comité éditorial de la revue internationale Nouvelles Questions Féministes Depuis 2021 : co-responsable éditoriale de la collection Savoir & Formation, L’Harmattan**DERNIÈRES PUBLICATIONS DANS DES REVUES SCIENTIFIQUES**1.	Bortolotti, R. et Couchot-Schiex, S. (2025). Relations amicales, intimité et intermédiations numériques à l’adolescence. Esquisse d’une diplomatie relationnelle du collège au lycée. Réseaux, 253 (sous presse)2.	Couchot-Schiex, S. (2022). Avec le genre : les familles face à des défis éducatifs. Revue internationale de l’éducation familiale, 50, 53-73.3.	Rsaissi, Y. et Couchot-Schiex, S. (2021). L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexuel co-construit. Genre, Éducation, Formation, 5. [en ligne : https://journals.openedition.org/gef/647 ].4.	Couchot-Schiex, S. et Richard, G. (2021). Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes, Éducation et socialisation [En ligne], 62, mis en ligne le 15 décembre 2021, DOI : https://doi.org/10.4000/edso.16849.**DERNIER OUVRAGE**Couchot-Schiex S., (2019). *Du genre en éducation. Pour des clés de compréhension d’une structure du social.* Paris : L’Harmattan, Savoirs &amp; Formation.**DERNIÈRE PUBLICATION COLLECTIVE**Couchot-Schiex S. (Dir.) et Moignard, B. (Dir.) (2020). *Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école*. Paris : L’Harmattan, Savoir &amp; formation.**CHAPITRES D’OUVRAGES RÉCENTS**Adé, D., Couchot-Schiex, S. et Montagne, Y.-F. (2024). L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS. Dans T. Mayeko, L’autorité (pp. ). Paris : EP&S.Maufrais, O. et Couchot-Schiex, S. (2023). Intégrer l’approche intersectionnelle en formation des enseignant·e·s: perceptions et interrogations de stagiaires du premier degré en education physique et sportive. Dans I. Verscheure et I. Collet, Genre: didactique(s) et pratiques d’enseignement. Perspectives francophones (pp. 169-186). Bruxelles: Peter Lang.Couchot-Schiex, S. et Collet, I. (2022). Errements des politiques éducatives d’égalité franco-suisses. Dans L. Szerdahelyi, Quelle égalité pour l’école ? (pp. 129-157). Paris: L’Harmattan.**DERNIER ARTICLE DE VULGARISATION**Couchot-Schiex, S. (2025). Mixité, genre, égalité : une quadrature ? Carnets rouges, 34, 24-26.Couchot-Schiex, S. et Robbes, B. (2024). L’autorité par Attal : tensions sur les questions éducatives à l’école. Le café pédagogique. Couchot-Schiex, S (2023). Que peut faire l’école pour que le harcèlement n’ait plus cours ? Politis, HS 77, 32-34.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations amicales, intimité et intermédiations numériques à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 253 (5), pp.257-290. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.253.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barbusse : Du sexisme dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Féminismes au risque du sport, Vol. 43 (1), pp.116-119. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.431.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Combaz : Les paradoxes de la féminisation. Analyse comparative de trois postes à responsabilités dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 42 (2), pp.140-143. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.422.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement, cyberharcèlement : quels possibles pour l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps dans leur infinitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filles sont-elles des garçons imparfaits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ce qui s’apprend en EPS, 574, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le genre : les familles face à des défis éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 50 (1), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rief.050.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lebreton : Adolescences lesbiennes. De l’invisibilité à la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, volume 40, numéro 1, Vol. 40 (1), pp.182-185. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.401.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexué co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Rsaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gef.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Apprendre en situation de travail: développements théoriques, approches méthodologiques et enjeux praxéologiques, 62, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.16849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité, égalité et pratiques en éducation physique et sportive : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORER POUR DÉVELOPPER L'ÉGALITÉ FILLES-GARÇONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-02199836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire (suite du numéro 1). Introduction au numéro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une approche intersectionnelle en didactique de l'EPS : enjeux et défis d'une formation auprès d'enseignant-e-s stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department Published by University of Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire. Introduction au dossier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’ENGAGER DANS UNE APPROCHE INTERSECTIONNELLE EN DIDACTIQUE DE L’EPS : ENJEUX ET DÉFIS D’UNE FORMATION AUPRÈS D’ENSEIGNANT-E-S STAGIAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. GEF, une revue pour valoriser les recherches sur le genre en éducation et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sa place&amp;quot; : un contrôle social de genre exercé par les pairs dans un espace augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.039.00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un climat scolaire positif : des lieux et des corps dans le décor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pettier Jean-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier EP&amp;S, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in their infinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising Gender(s) for Contemporary and Future European Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together&amp;quot;. Relationship between Boys and Girls in Cha-cha Dancing at School.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising gender for contemporary and future European research in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Rétroactions pédagogiques sur plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée valorisation de la recherche - Inspé de l'académie de Versailles 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autruche épilée » et autres insultes sexistes et sexuelles : quand les mots deviennent des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'égalité dans la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE, Académie de Versailles, Jan 2025, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement à l’école : une analyse par le cybersexisme, une prise en charge par le traitement des violences sexistes et homophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection de l'enfance et éducation au numérique. Quels enjeux? Quelles pratiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de Protection Judiciaire de la Jeunesse, Jan 2024, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences et socialisation chez les plus jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte. Cycle de conférences débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2024, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) épistémologie(s) féministe(s) pour les recherches en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Epistémologie(s) des recherches en éducation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA (EA 4705), CY Cergy Paris Université, May 2023, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de co-développement pour favoriser l'appropriation de l'APC dans une formation de Bachelor Universitaire de Technologie (BUT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et combattre le cybersexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales contre les violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nantes, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies of educational actions struggling against cyberbullying. What is in thought about gender equality and sexualities in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2022, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incursion de l'égalité des sexes dans les formations au professorat dans les instituts de formation de maîtres. D'une laborieuse acceptation à une tendance à la mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATRHE, Jun 2022, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité des sexes à l'université. Agir pour évoluer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l'enseignement supérieur : enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU France, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas de la dynamique d'une auto-organisation efficace d'une équipe pour résoudre un problème complexe dans un environnement complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences, cyberviolences et cybersexisme à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler ensemble : recomposition et émergence des activités des professionnels en direction des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer au cybersexisme. Interroger le rôle des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'éducation et de la jeunesse, Apr 2022, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et agir contre le cybersexisme. Quelles alliances éducatives en milieu scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "alliances" face aux "nouvelles" problématiques éducatives à l'école: enjeux, tensions &amp; controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉMA; LASALE, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et cyberviolences sexistes et sexuelles. Un phénomène sociologique, des prises en charge pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sixième Journée Régionale sur Les Violences Sexuelles 3.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIAVS, Nov 2021, Poitiers ( Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire égalité en éducation physique (et sportive). De la formation aux pratiques à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et standards de genre: une fabrique insidieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences de l'OBSEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, Sep 2017, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au symposium coordonné par I. Verscheure & C. Amade-Escot, « Genre, représentation et rapports aux savoirs : quels changements dans les processus d’enseignement-apprentissage en EPS ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le genre dans les sphères de l’éducation, de la formation et du travail ? AECSE &amp; CEREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentités en éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pouy-Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prix Scientifique, Joëlle Chassin; Marie-Claude Esposito; Joël Bernat; Jean-Paul Chagnollaud; Jean-Louis Chiss; Jean-Marc Lachaud; Vincent Laniol; Jean-Marie Miossec; Jean-Claude Némery; Bruno Péquignot; Thomas Perroud; Denis Rolland; Philippe Tancelin; Gérard Teboul; Roger Teyssou; Dimitri Uzinidis, 978-2-14-030087-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Savoirs et Formation. 2020, 2343212066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en éducation physique et sportive… Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Verscheure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun, Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. PUFC, 2018, 978-2-84867-604-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en EPS…Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guénoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verscheure Ingrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun,Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. Presses Universitaires de Franche-Comté, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ep&amp;s, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adé David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Félix Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-86713-649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant·es : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collet, Isabelle and Vescheure, Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre: Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant•e•s : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre : Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782875747648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errements des politiques éducatives d’égalité franco-suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l'école?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, SAVOIRS &amp; FORMATION, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics adolescents et questionnements délicats: cyberviolence et cybersexisme chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raison et Passion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en sciences de l'éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme : un nouveau phénomène de socialisation adolescente passe-t-il par les outils du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Jehel; Alexandra Saemmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education critique aux médias et à l’information en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-52, 2020, Papiers, 978-2-37546-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexism : How Gender and Sexuality Are at Play in Cyberspace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. N. Farris; L. R. Compton; A. P. Herrera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Sexuality and Race in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.17-30, 2020, 978-3-030-29854-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29855-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’éducation physique avec le genre : retours d’élèves sur des expériences vécues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lentillon-Kaestner Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation physique autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-8066-3712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est-on dans la formation aux questions de genre des enseignant·e·s en EPS? Une analyse à partir du master MEEF de l'ESPE de l'académie de Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brière-Guenoun Fabienne, Couchot-Schiex Sigolène, Poggi Marie-Paule, Verscheure Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités d'accès aux savoirs se construisent aussi en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782848676043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une épistémologie du genre sur le terrain de l’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, 2018, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'Éducation Physique et Sportive au prisme du genre : un enjeu collectif pour l'avenir de la discipline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Léchenet; Mireille Baurens; Isabelle Collet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'égalité: défi pour une mixité véritable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09242-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de sexes dans les interactions enseignant-e et élèves. Deux études de cas en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de la tâche et adhésion aux stéréotypes. Une expérimentation en EPS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les jeunes sont très lucides sur leur usage des réseaux sociaux et sont parfois mieux outillés que nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, https://www.lemonde.fr/pixels/article/2026/01/13/les-jeunes-sont-tres-lucides-sur-leur-usage-des-reseaux-sociaux-et-parfois-mieux-outilles-que-nous_6661770_4408996.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sexe au genre, du genre au système de genre, du système à la structure du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la mixité, analyser le social avec le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE FORMER POUR AGIR EN MILIEU SCOLAIRE CONTRE LE CYBERHARCELEMENT A CARACTERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Créteil Val de Marne (UPEC); LIRTES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme et cyberviolences, une étude sociologique dans des établissements franciliens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPEC; Centre Hubertine Auclert. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sigolène Couchot-Schiex </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-SchiexProfesseure des universitésCY Cergy Paris Université Laboratoire École, Mutations, Apprentissages</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l’éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CY Cergy Paris Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sigolene.couchot-schiex@cyu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES COLLECTIVES ET SCIENTIFIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil National des Universités en Sciences de l’éducation et de la formationDirectrice adjointe Recherche à l'INSPé de l'académie de VersaillesChargée de mission égalité pour l’INSPé de l’académie de VersaillesDirectrice de l'école doctorale, Education, didactiques, cognition (ED 627)  CY Cergy Paris UniversitéChargée de mission pour la formation des nouveaux MCF recrutés à CY Cergy Paris UniversitéRéférente Numérique pour tous et PIX,  CY Cergy Paris UniversitéPrésidente fondatrice de l’association ARGEF-France.co-convenor, European Educational Research Association (EERA), Gender in education.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PARTICIPATION À DES COMITES EDITORIAUX**Depuis 2017 : co-responsable comité éditorial de la revue Genre Éducation Formation (GEF) Depuis 2019 : membre du comité éditorial de la revue internationale Nouvelles Questions Féministes Depuis 2021 : co-responsable éditoriale de la collection Savoir & Formation, L’Harmattan**DERNIÈRES PUBLICATIONS DANS DES REVUES SCIENTIFIQUES**1.	Bortolotti, R. et Couchot-Schiex, S. (2025). Relations amicales, intimité et intermédiations numériques à l’adolescence. Esquisse d’une diplomatie relationnelle du collège au lycée. Réseaux, 253 (sous presse)2.	Couchot-Schiex, S. (2022). Avec le genre : les familles face à des défis éducatifs. Revue internationale de l’éducation familiale, 50, 53-73.3.	Rsaissi, Y. et Couchot-Schiex, S. (2021). L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexuel co-construit. Genre, Éducation, Formation, 5. [en ligne : https://journals.openedition.org/gef/647 ].4.	Couchot-Schiex, S. et Richard, G. (2021). Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes, Éducation et socialisation [En ligne], 62, mis en ligne le 15 décembre 2021, DOI : https://doi.org/10.4000/edso.16849.**DERNIER OUVRAGE**Couchot-Schiex S., (2019). *Du genre en éducation. Pour des clés de compréhension d’une structure du social.* Paris : L’Harmattan, Savoirs &amp; Formation.**DERNIÈRE PUBLICATION COLLECTIVE**Couchot-Schiex S. (Dir.) et Moignard, B. (Dir.) (2020). *Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école*. Paris : L’Harmattan, Savoir &amp; formation.**CHAPITRES D’OUVRAGES RÉCENTS**Adé, D., Couchot-Schiex, S. et Montagne, Y.-F. (2024). L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS. Dans T. Mayeko, L’autorité (pp. ). Paris : EP&S.Maufrais, O. et Couchot-Schiex, S. (2023). Intégrer l’approche intersectionnelle en formation des enseignant·e·s: perceptions et interrogations de stagiaires du premier degré en education physique et sportive. Dans I. Verscheure et I. Collet, Genre: didactique(s) et pratiques d’enseignement. Perspectives francophones (pp. 169-186). Bruxelles: Peter Lang.Couchot-Schiex, S. et Collet, I. (2022). Errements des politiques éducatives d’égalité franco-suisses. Dans L. Szerdahelyi, Quelle égalité pour l’école ? (pp. 129-157). Paris: L’Harmattan.**DERNIER ARTICLE DE VULGARISATION**Couchot-Schiex, S. (2025). Mixité, genre, égalité : une quadrature ? Carnets rouges, 34, 24-26.Couchot-Schiex, S. et Robbes, B. (2024). L’autorité par Attal : tensions sur les questions éducatives à l’école. Le café pédagogique. Couchot-Schiex, S (2023). Que peut faire l’école pour que le harcèlement n’ait plus cours ? Politis, HS 77, 32-34.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations amicales, intimité et intermédiations numériques à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 253 (5), pp.257-290. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.253.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barbusse : Du sexisme dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Féminismes au risque du sport, Vol. 43 (1), pp.116-119. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.431.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement, cyberharcèlement : quels possibles pour l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Combaz : Les paradoxes de la féminisation. Analyse comparative de trois postes à responsabilités dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 42 (2), pp.140-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.422.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps dans leur infinitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filles sont-elles des garçons imparfaits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ce qui s’apprend en EPS, 574, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le genre : les familles face à des défis éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 50 (1), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rief.050.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lebreton : Adolescences lesbiennes. De l’invisibilité à la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, volume 40, numéro 1, Vol. 40 (1), pp.182-185. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.401.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexué co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Rsaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gef.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Apprendre en situation de travail: développements théoriques, approches méthodologiques et enjeux praxéologiques, 62, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.16849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité, égalité et pratiques en éducation physique et sportive : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORER POUR DÉVELOPPER L'ÉGALITÉ FILLES-GARÇONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-02199836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire (suite du numéro 1). Introduction au numéro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. GEF, une revue pour valoriser les recherches sur le genre en éducation et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’ENGAGER DANS UNE APPROCHE INTERSECTIONNELLE EN DIDACTIQUE DE L’EPS : ENJEUX ET DÉFIS D’UNE FORMATION AUPRÈS D’ENSEIGNANT-E-S STAGIAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire. Introduction au dossier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une approche intersectionnelle en didactique de l'EPS : enjeux et défis d'une formation auprès d'enseignant-e-s stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department Published by University of Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sa place&amp;quot; : un contrôle social de genre exercé par les pairs dans un espace augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.039.00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un climat scolaire positif : des lieux et des corps dans le décor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pettier Jean-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier EP&amp;S, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together&amp;quot;. Relationship between Boys and Girls in Cha-cha Dancing at School.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising gender for contemporary and future European research in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Rétroactions pédagogiques sur plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée valorisation de la recherche - Inspé de l'académie de Versailles 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in their infinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising Gender(s) for Contemporary and Future European Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autruche épilée » et autres insultes sexistes et sexuelles : quand les mots deviennent des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'égalité dans la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE, Académie de Versailles, Jan 2025, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences et socialisation chez les plus jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte. Cycle de conférences débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2024, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement à l’école : une analyse par le cybersexisme, une prise en charge par le traitement des violences sexistes et homophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection de l'enfance et éducation au numérique. Quels enjeux? Quelles pratiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de Protection Judiciaire de la Jeunesse, Jan 2024, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) épistémologie(s) féministe(s) pour les recherches en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Epistémologie(s) des recherches en éducation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA (EA 4705), CY Cergy Paris Université, May 2023, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies of educational actions struggling against cyberbullying. What is in thought about gender equality and sexualities in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2022, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et combattre le cybersexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales contre les violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nantes, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de co-développement pour favoriser l'appropriation de l'APC dans une formation de Bachelor Universitaire de Technologie (BUT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incursion de l'égalité des sexes dans les formations au professorat dans les instituts de formation de maîtres. D'une laborieuse acceptation à une tendance à la mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATRHE, Jun 2022, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité des sexes à l'université. Agir pour évoluer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l'enseignement supérieur : enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU France, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas de la dynamique d'une auto-organisation efficace d'une équipe pour résoudre un problème complexe dans un environnement complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences, cyberviolences et cybersexisme à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler ensemble : recomposition et émergence des activités des professionnels en direction des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer au cybersexisme. Interroger le rôle des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'éducation et de la jeunesse, Apr 2022, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et cyberviolences sexistes et sexuelles. Un phénomène sociologique, des prises en charge pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sixième Journée Régionale sur Les Violences Sexuelles 3.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIAVS, Nov 2021, Poitiers ( Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et agir contre le cybersexisme. Quelles alliances éducatives en milieu scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "alliances" face aux "nouvelles" problématiques éducatives à l'école: enjeux, tensions &amp; controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉMA; LASALE, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire égalité en éducation physique (et sportive). De la formation aux pratiques à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et standards de genre: une fabrique insidieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences de l'OBSEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, Sep 2017, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au symposium coordonné par I. Verscheure & C. Amade-Escot, « Genre, représentation et rapports aux savoirs : quels changements dans les processus d’enseignement-apprentissage en EPS ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le genre dans les sphères de l’éducation, de la formation et du travail ? AECSE &amp; CEREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentités en éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pouy-Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prix Scientifique, Joëlle Chassin; Marie-Claude Esposito; Joël Bernat; Jean-Paul Chagnollaud; Jean-Louis Chiss; Jean-Marc Lachaud; Vincent Laniol; Jean-Marie Miossec; Jean-Claude Némery; Bruno Péquignot; Thomas Perroud; Denis Rolland; Philippe Tancelin; Gérard Teboul; Roger Teyssou; Dimitri Uzinidis, 978-2-14-030087-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Savoirs et Formation. 2020, 2343212066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en éducation physique et sportive… Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Verscheure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun, Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. PUFC, 2018, 978-2-84867-604-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en EPS…Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guénoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verscheure Ingrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun,Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. Presses Universitaires de Franche-Comté, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ep&amp;s, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adé David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Félix Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-86713-649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant·es : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collet, Isabelle and Vescheure, Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre: Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant•e•s : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre : Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782875747648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics adolescents et questionnements délicats: cyberviolence et cybersexisme chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raison et Passion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en sciences de l'éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errements des politiques éducatives d’égalité franco-suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l'école?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, SAVOIRS &amp; FORMATION, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme : un nouveau phénomène de socialisation adolescente passe-t-il par les outils du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Jehel; Alexandra Saemmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education critique aux médias et à l’information en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-52, 2020, Papiers, 978-2-37546-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexism : How Gender and Sexuality Are at Play in Cyberspace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. N. Farris; L. R. Compton; A. P. Herrera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Sexuality and Race in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.17-30, 2020, 978-3-030-29854-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29855-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’éducation physique avec le genre : retours d’élèves sur des expériences vécues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lentillon-Kaestner Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation physique autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-8066-3712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une épistémologie du genre sur le terrain de l’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, 2018, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est-on dans la formation aux questions de genre des enseignant·e·s en EPS? Une analyse à partir du master MEEF de l'ESPE de l'académie de Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brière-Guenoun Fabienne, Couchot-Schiex Sigolène, Poggi Marie-Paule, Verscheure Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités d'accès aux savoirs se construisent aussi en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782848676043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'Éducation Physique et Sportive au prisme du genre : un enjeu collectif pour l'avenir de la discipline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Léchenet; Mireille Baurens; Isabelle Collet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'égalité: défi pour une mixité véritable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09242-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de sexes dans les interactions enseignant-e et élèves. Deux études de cas en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de la tâche et adhésion aux stéréotypes. Une expérimentation en EPS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les jeunes sont très lucides sur leur usage des réseaux sociaux et sont parfois mieux outillés que nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, https://www.lemonde.fr/pixels/article/2026/01/13/les-jeunes-sont-tres-lucides-sur-leur-usage-des-reseaux-sociaux-et-parfois-mieux-outilles-que-nous_6661770_4408996.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sexe au genre, du genre au système de genre, du système à la structure du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la mixité, analyser le social avec le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE FORMER POUR AGIR EN MILIEU SCOLAIRE CONTRE LE CYBERHARCELEMENT A CARACTERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Créteil Val de Marne (UPEC); LIRTES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme et cyberviolences, une étude sociologique dans des établissements franciliens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPEC; Centre Hubertine Auclert. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sigolene.couchot-schiex@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0257" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0116" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301589v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.050.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.401.0182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Rsaissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.16849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.039.00153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferguson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04896233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra L&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Tariba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tardif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t Tr&#226;m Dang Ngoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grand-Chavin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Go&#233;m&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verscheure Ingrid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F&#233;lix Montagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321262v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/education-critique-aux-medias-et-linformation-en-contexte-numerique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29855-5_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65936" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133639v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-ufcuniv-fcomte.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9203" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40519" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sigolene.couchot-schiex@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0257" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0116" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.050.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.401.0182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Rsaissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.16849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.039.00153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferguson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04896233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra L&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Tariba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tardif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t Tr&#226;m Dang Ngoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grand-Chavin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Go&#233;m&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verscheure Ingrid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F&#233;lix Montagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/education-critique-aux-medias-et-linformation-en-contexte-numerique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29855-5_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65936" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-ufcuniv-fcomte.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40519" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>