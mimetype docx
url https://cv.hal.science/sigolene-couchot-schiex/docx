--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sigolène Couchot-Schiex </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-SchiexProfesseure des universitésCY Cergy Paris Université Laboratoire École, Mutations, Apprentissages</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l’éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CY Cergy Paris Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sigolene.couchot-schiex@cyu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES COLLECTIVES ET SCIENTIFIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil National des Universités en Sciences de l’éducation et de la formationDirectrice adjointe Recherche à l'INSPé de l'académie de VersaillesChargée de mission égalité pour l’INSPé de l’académie de VersaillesDirectrice de l'école doctorale, Education, didactiques, cognition (ED 627)  CY Cergy Paris UniversitéChargée de mission pour la formation des nouveaux MCF recrutés à CY Cergy Paris UniversitéRéférente Numérique pour tous et PIX,  CY Cergy Paris UniversitéPrésidente fondatrice de l’association ARGEF-France.co-convenor, European Educational Research Association (EERA), Gender in education.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PARTICIPATION À DES COMITES EDITORIAUX**Depuis 2017 : co-responsable comité éditorial de la revue Genre Éducation Formation (GEF) Depuis 2019 : membre du comité éditorial de la revue internationale Nouvelles Questions Féministes Depuis 2021 : co-responsable éditoriale de la collection Savoir & Formation, L’Harmattan**DERNIÈRES PUBLICATIONS DANS DES REVUES SCIENTIFIQUES**1.	Bortolotti, R. et Couchot-Schiex, S. (2025). Relations amicales, intimité et intermédiations numériques à l’adolescence. Esquisse d’une diplomatie relationnelle du collège au lycée. Réseaux, 253 (sous presse)2.	Couchot-Schiex, S. (2022). Avec le genre : les familles face à des défis éducatifs. Revue internationale de l’éducation familiale, 50, 53-73.3.	Rsaissi, Y. et Couchot-Schiex, S. (2021). L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexuel co-construit. Genre, Éducation, Formation, 5. [en ligne : https://journals.openedition.org/gef/647 ].4.	Couchot-Schiex, S. et Richard, G. (2021). Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes, Éducation et socialisation [En ligne], 62, mis en ligne le 15 décembre 2021, DOI : https://doi.org/10.4000/edso.16849.**DERNIER OUVRAGE**Couchot-Schiex S., (2019). *Du genre en éducation. Pour des clés de compréhension d’une structure du social.* Paris : L’Harmattan, Savoirs &amp; Formation.**DERNIÈRE PUBLICATION COLLECTIVE**Couchot-Schiex S. (Dir.) et Moignard, B. (Dir.) (2020). *Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école*. Paris : L’Harmattan, Savoir &amp; formation.**CHAPITRES D’OUVRAGES RÉCENTS**Adé, D., Couchot-Schiex, S. et Montagne, Y.-F. (2024). L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS. Dans T. Mayeko, L’autorité (pp. ). Paris : EP&S.Maufrais, O. et Couchot-Schiex, S. (2023). Intégrer l’approche intersectionnelle en formation des enseignant·e·s: perceptions et interrogations de stagiaires du premier degré en education physique et sportive. Dans I. Verscheure et I. Collet, Genre: didactique(s) et pratiques d’enseignement. Perspectives francophones (pp. 169-186). Bruxelles: Peter Lang.Couchot-Schiex, S. et Collet, I. (2022). Errements des politiques éducatives d’égalité franco-suisses. Dans L. Szerdahelyi, Quelle égalité pour l’école ? (pp. 129-157). Paris: L’Harmattan.**DERNIER ARTICLE DE VULGARISATION**Couchot-Schiex, S. (2025). Mixité, genre, égalité : une quadrature ? Carnets rouges, 34, 24-26.Couchot-Schiex, S. et Robbes, B. (2024). L’autorité par Attal : tensions sur les questions éducatives à l’école. Le café pédagogique. Couchot-Schiex, S (2023). Que peut faire l’école pour que le harcèlement n’ait plus cours ? Politis, HS 77, 32-34.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations amicales, intimité et intermédiations numériques à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 253 (5), pp.257-290. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.253.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barbusse : Du sexisme dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Féminismes au risque du sport, Vol. 43 (1), pp.116-119. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.431.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement, cyberharcèlement : quels possibles pour l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Combaz : Les paradoxes de la féminisation. Analyse comparative de trois postes à responsabilités dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 42 (2), pp.140-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.422.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps dans leur infinitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filles sont-elles des garçons imparfaits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ce qui s’apprend en EPS, 574, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le genre : les familles face à des défis éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 50 (1), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rief.050.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lebreton : Adolescences lesbiennes. De l’invisibilité à la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, volume 40, numéro 1, Vol. 40 (1), pp.182-185. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.401.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexué co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Rsaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gef.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Apprendre en situation de travail: développements théoriques, approches méthodologiques et enjeux praxéologiques, 62, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.16849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité, égalité et pratiques en éducation physique et sportive : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORER POUR DÉVELOPPER L'ÉGALITÉ FILLES-GARÇONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-02199836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire (suite du numéro 1). Introduction au numéro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. GEF, une revue pour valoriser les recherches sur le genre en éducation et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’ENGAGER DANS UNE APPROCHE INTERSECTIONNELLE EN DIDACTIQUE DE L’EPS : ENJEUX ET DÉFIS D’UNE FORMATION AUPRÈS D’ENSEIGNANT-E-S STAGIAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire. Introduction au dossier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une approche intersectionnelle en didactique de l'EPS : enjeux et défis d'une formation auprès d'enseignant-e-s stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department Published by University of Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sa place&amp;quot; : un contrôle social de genre exercé par les pairs dans un espace augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.039.00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un climat scolaire positif : des lieux et des corps dans le décor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pettier Jean-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier EP&amp;S, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together&amp;quot;. Relationship between Boys and Girls in Cha-cha Dancing at School.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising gender for contemporary and future European research in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Rétroactions pédagogiques sur plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée valorisation de la recherche - Inspé de l'académie de Versailles 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in their infinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising Gender(s) for Contemporary and Future European Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autruche épilée » et autres insultes sexistes et sexuelles : quand les mots deviennent des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'égalité dans la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE, Académie de Versailles, Jan 2025, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences et socialisation chez les plus jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte. Cycle de conférences débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2024, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement à l’école : une analyse par le cybersexisme, une prise en charge par le traitement des violences sexistes et homophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection de l'enfance et éducation au numérique. Quels enjeux? Quelles pratiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de Protection Judiciaire de la Jeunesse, Jan 2024, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) épistémologie(s) féministe(s) pour les recherches en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Epistémologie(s) des recherches en éducation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA (EA 4705), CY Cergy Paris Université, May 2023, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies of educational actions struggling against cyberbullying. What is in thought about gender equality and sexualities in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2022, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et combattre le cybersexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales contre les violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nantes, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de co-développement pour favoriser l'appropriation de l'APC dans une formation de Bachelor Universitaire de Technologie (BUT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incursion de l'égalité des sexes dans les formations au professorat dans les instituts de formation de maîtres. D'une laborieuse acceptation à une tendance à la mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATRHE, Jun 2022, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité des sexes à l'université. Agir pour évoluer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l'enseignement supérieur : enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU France, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas de la dynamique d'une auto-organisation efficace d'une équipe pour résoudre un problème complexe dans un environnement complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences, cyberviolences et cybersexisme à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler ensemble : recomposition et émergence des activités des professionnels en direction des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer au cybersexisme. Interroger le rôle des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'éducation et de la jeunesse, Apr 2022, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et cyberviolences sexistes et sexuelles. Un phénomène sociologique, des prises en charge pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sixième Journée Régionale sur Les Violences Sexuelles 3.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIAVS, Nov 2021, Poitiers ( Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et agir contre le cybersexisme. Quelles alliances éducatives en milieu scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "alliances" face aux "nouvelles" problématiques éducatives à l'école: enjeux, tensions &amp; controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉMA; LASALE, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire égalité en éducation physique (et sportive). De la formation aux pratiques à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et standards de genre: une fabrique insidieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences de l'OBSEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, Sep 2017, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au symposium coordonné par I. Verscheure & C. Amade-Escot, « Genre, représentation et rapports aux savoirs : quels changements dans les processus d’enseignement-apprentissage en EPS ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le genre dans les sphères de l’éducation, de la formation et du travail ? AECSE &amp; CEREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentités en éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pouy-Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prix Scientifique, Joëlle Chassin; Marie-Claude Esposito; Joël Bernat; Jean-Paul Chagnollaud; Jean-Louis Chiss; Jean-Marc Lachaud; Vincent Laniol; Jean-Marie Miossec; Jean-Claude Némery; Bruno Péquignot; Thomas Perroud; Denis Rolland; Philippe Tancelin; Gérard Teboul; Roger Teyssou; Dimitri Uzinidis, 978-2-14-030087-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Savoirs et Formation. 2020, 2343212066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en éducation physique et sportive… Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Verscheure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun, Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. PUFC, 2018, 978-2-84867-604-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en EPS…Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guénoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verscheure Ingrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun,Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. Presses Universitaires de Franche-Comté, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ep&amp;s, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adé David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Félix Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-86713-649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant·es : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collet, Isabelle and Vescheure, Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre: Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant•e•s : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre : Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782875747648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics adolescents et questionnements délicats: cyberviolence et cybersexisme chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raison et Passion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en sciences de l'éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errements des politiques éducatives d’égalité franco-suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l'école?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, SAVOIRS &amp; FORMATION, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme : un nouveau phénomène de socialisation adolescente passe-t-il par les outils du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Jehel; Alexandra Saemmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education critique aux médias et à l’information en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-52, 2020, Papiers, 978-2-37546-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexism : How Gender and Sexuality Are at Play in Cyberspace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. N. Farris; L. R. Compton; A. P. Herrera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Sexuality and Race in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.17-30, 2020, 978-3-030-29854-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29855-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’éducation physique avec le genre : retours d’élèves sur des expériences vécues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lentillon-Kaestner Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation physique autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-8066-3712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une épistémologie du genre sur le terrain de l’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, 2018, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est-on dans la formation aux questions de genre des enseignant·e·s en EPS? Une analyse à partir du master MEEF de l'ESPE de l'académie de Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brière-Guenoun Fabienne, Couchot-Schiex Sigolène, Poggi Marie-Paule, Verscheure Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités d'accès aux savoirs se construisent aussi en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782848676043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'Éducation Physique et Sportive au prisme du genre : un enjeu collectif pour l'avenir de la discipline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Léchenet; Mireille Baurens; Isabelle Collet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'égalité: défi pour une mixité véritable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09242-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de sexes dans les interactions enseignant-e et élèves. Deux études de cas en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de la tâche et adhésion aux stéréotypes. Une expérimentation en EPS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les jeunes sont très lucides sur leur usage des réseaux sociaux et sont parfois mieux outillés que nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, https://www.lemonde.fr/pixels/article/2026/01/13/les-jeunes-sont-tres-lucides-sur-leur-usage-des-reseaux-sociaux-et-parfois-mieux-outilles-que-nous_6661770_4408996.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sexe au genre, du genre au système de genre, du système à la structure du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la mixité, analyser le social avec le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE FORMER POUR AGIR EN MILIEU SCOLAIRE CONTRE LE CYBERHARCELEMENT A CARACTERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Créteil Val de Marne (UPEC); LIRTES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme et cyberviolences, une étude sociologique dans des établissements franciliens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPEC; Centre Hubertine Auclert. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sigolène Couchot-Schiex </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-SchiexProfesseure des universitésCY Cergy Paris Université Laboratoire École, Mutations, Apprentissages</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l’éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CY Cergy Paris Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sigolene.couchot-schiex@cyu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES COLLECTIVES ET SCIENTIFIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil National des Universités en Sciences de l’éducation et de la formationDirectrice adjointe Recherche à l'INSPé de l'académie de VersaillesChargée de mission égalité pour l’INSPé de l’académie de VersaillesDirectrice de l'école doctorale, Education, didactiques, cognition (ED 627)  CY Cergy Paris UniversitéChargée de mission pour la formation des nouveaux MCF recrutés à CY Cergy Paris UniversitéRéférente Numérique pour tous et PIX,  CY Cergy Paris UniversitéPrésidente fondatrice de l’association ARGEF-France.co-convenor, European Educational Research Association (EERA), Gender in education.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PARTICIPATION À DES COMITES EDITORIAUX**Depuis 2017 : co-responsable comité éditorial de la revue Genre Éducation Formation (GEF) Depuis 2019 : membre du comité éditorial de la revue internationale Nouvelles Questions Féministes Depuis 2021 : co-responsable éditoriale de la collection Savoir & Formation, L’Harmattan**DERNIÈRES PUBLICATIONS DANS DES REVUES SCIENTIFIQUES**1.	Bortolotti, R. et Couchot-Schiex, S. (2025). Relations amicales, intimité et intermédiations numériques à l’adolescence. Esquisse d’une diplomatie relationnelle du collège au lycée. Réseaux, 253 (sous presse)2.	Couchot-Schiex, S. (2022). Avec le genre : les familles face à des défis éducatifs. Revue internationale de l’éducation familiale, 50, 53-73.3.	Rsaissi, Y. et Couchot-Schiex, S. (2021). L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexuel co-construit. Genre, Éducation, Formation, 5. [en ligne : https://journals.openedition.org/gef/647 ].4.	Couchot-Schiex, S. et Richard, G. (2021). Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes, Éducation et socialisation [En ligne], 62, mis en ligne le 15 décembre 2021, DOI : https://doi.org/10.4000/edso.16849.**DERNIER OUVRAGE**Couchot-Schiex S., (2019). *Du genre en éducation. Pour des clés de compréhension d’une structure du social.* Paris : L’Harmattan, Savoirs &amp; Formation.**DERNIÈRE PUBLICATION COLLECTIVE**Couchot-Schiex S. (Dir.) et Moignard, B. (Dir.) (2020). *Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école*. Paris : L’Harmattan, Savoir &amp; formation.**CHAPITRES D’OUVRAGES RÉCENTS**Adé, D., Couchot-Schiex, S. et Montagne, Y.-F. (2024). L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS. Dans T. Mayeko, L’autorité (pp. ). Paris : EP&S.Maufrais, O. et Couchot-Schiex, S. (2023). Intégrer l’approche intersectionnelle en formation des enseignant·e·s: perceptions et interrogations de stagiaires du premier degré en education physique et sportive. Dans I. Verscheure et I. Collet, Genre: didactique(s) et pratiques d’enseignement. Perspectives francophones (pp. 169-186). Bruxelles: Peter Lang.Couchot-Schiex, S. et Collet, I. (2022). Errements des politiques éducatives d’égalité franco-suisses. Dans L. Szerdahelyi, Quelle égalité pour l’école ? (pp. 129-157). Paris: L’Harmattan.**DERNIER ARTICLE DE VULGARISATION**Couchot-Schiex, S. (2025). Mixité, genre, égalité : une quadrature ? Carnets rouges, 34, 24-26.Couchot-Schiex, S. et Robbes, B. (2024). L’autorité par Attal : tensions sur les questions éducatives à l’école. Le café pédagogique. Couchot-Schiex, S (2023). Que peut faire l’école pour que le harcèlement n’ait plus cours ? Politis, HS 77, 32-34.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations amicales, intimité et intermédiations numériques à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 253 (5), pp.257-290. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.253.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barbusse : Du sexisme dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Féminismes au risque du sport, Vol. 43 (1), pp.116-119. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.431.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement, cyberharcèlement : quels possibles pour l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Combaz : Les paradoxes de la féminisation. Analyse comparative de trois postes à responsabilités dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 42 (2), pp.140-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.422.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps dans leur infinitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filles sont-elles des garçons imparfaits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ce qui s’apprend en EPS, 574, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le genre : les familles face à des défis éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 50 (1), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rief.050.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lebreton : Adolescences lesbiennes. De l’invisibilité à la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, volume 40, numéro 1, Vol. 40 (1), pp.182-185. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.401.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexué co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Rsaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gef.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Apprendre en situation de travail: développements théoriques, approches méthodologiques et enjeux praxéologiques, 62, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.16849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité, égalité et pratiques en éducation physique et sportive : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORER POUR DÉVELOPPER L'ÉGALITÉ FILLES-GARÇONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-02199836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire (suite du numéro 1). Introduction au numéro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire. Introduction au dossier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une approche intersectionnelle en didactique de l'EPS : enjeux et défis d'une formation auprès d'enseignant-e-s stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department Published by University of Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. GEF, une revue pour valoriser les recherches sur le genre en éducation et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’ENGAGER DANS UNE APPROCHE INTERSECTIONNELLE EN DIDACTIQUE DE L’EPS : ENJEUX ET DÉFIS D’UNE FORMATION AUPRÈS D’ENSEIGNANT-E-S STAGIAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sa place&amp;quot; : un contrôle social de genre exercé par les pairs dans un espace augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.039.00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un climat scolaire positif : des lieux et des corps dans le décor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pettier Jean-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier EP&amp;S, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in their infinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising Gender(s) for Contemporary and Future European Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together&amp;quot;. Relationship between Boys and Girls in Cha-cha Dancing at School.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising gender for contemporary and future European research in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Rétroactions pédagogiques sur plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée valorisation de la recherche - Inspé de l'académie de Versailles 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autruche épilée » et autres insultes sexistes et sexuelles : quand les mots deviennent des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'égalité dans la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE, Académie de Versailles, Jan 2025, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement à l’école : une analyse par le cybersexisme, une prise en charge par le traitement des violences sexistes et homophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection de l'enfance et éducation au numérique. Quels enjeux? Quelles pratiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de Protection Judiciaire de la Jeunesse, Jan 2024, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences et socialisation chez les plus jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte. Cycle de conférences débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2024, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) épistémologie(s) féministe(s) pour les recherches en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Epistémologie(s) des recherches en éducation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA (EA 4705), CY Cergy Paris Université, May 2023, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de co-développement pour favoriser l'appropriation de l'APC dans une formation de Bachelor Universitaire de Technologie (BUT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies of educational actions struggling against cyberbullying. What is in thought about gender equality and sexualities in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2022, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et combattre le cybersexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales contre les violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nantes, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incursion de l'égalité des sexes dans les formations au professorat dans les instituts de formation de maîtres. D'une laborieuse acceptation à une tendance à la mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATRHE, Jun 2022, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité des sexes à l'université. Agir pour évoluer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l'enseignement supérieur : enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU France, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas de la dynamique d'une auto-organisation efficace d'une équipe pour résoudre un problème complexe dans un environnement complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer au cybersexisme. Interroger le rôle des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'éducation et de la jeunesse, Apr 2022, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences, cyberviolences et cybersexisme à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler ensemble : recomposition et émergence des activités des professionnels en direction des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et agir contre le cybersexisme. Quelles alliances éducatives en milieu scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "alliances" face aux "nouvelles" problématiques éducatives à l'école: enjeux, tensions &amp; controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉMA; LASALE, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et cyberviolences sexistes et sexuelles. Un phénomène sociologique, des prises en charge pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sixième Journée Régionale sur Les Violences Sexuelles 3.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIAVS, Nov 2021, Poitiers ( Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire égalité en éducation physique (et sportive). De la formation aux pratiques à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et standards de genre: une fabrique insidieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences de l'OBSEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, Sep 2017, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au symposium coordonné par I. Verscheure & C. Amade-Escot, « Genre, représentation et rapports aux savoirs : quels changements dans les processus d’enseignement-apprentissage en EPS ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le genre dans les sphères de l’éducation, de la formation et du travail ? AECSE &amp; CEREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentités en éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pouy-Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prix Scientifique, Joëlle Chassin; Marie-Claude Esposito; Joël Bernat; Jean-Paul Chagnollaud; Jean-Louis Chiss; Jean-Marc Lachaud; Vincent Laniol; Jean-Marie Miossec; Jean-Claude Némery; Bruno Péquignot; Thomas Perroud; Denis Rolland; Philippe Tancelin; Gérard Teboul; Roger Teyssou; Dimitri Uzinidis, 978-2-14-030087-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Savoirs et Formation. 2020, 2343212066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en éducation physique et sportive… Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Verscheure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun, Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. PUFC, 2018, 978-2-84867-604-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en EPS…Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guénoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verscheure Ingrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun,Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. Presses Universitaires de Franche-Comté, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ep&amp;s, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adé David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Félix Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-86713-649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant·es : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collet, Isabelle and Vescheure, Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre: Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant•e•s : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre : Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782875747648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics adolescents et questionnements délicats: cyberviolence et cybersexisme chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raison et Passion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en sciences de l'éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errements des politiques éducatives d’égalité franco-suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l'école?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, SAVOIRS &amp; FORMATION, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme : un nouveau phénomène de socialisation adolescente passe-t-il par les outils du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Jehel; Alexandra Saemmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education critique aux médias et à l’information en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-52, 2020, Papiers, 978-2-37546-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexism : How Gender and Sexuality Are at Play in Cyberspace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. N. Farris; L. R. Compton; A. P. Herrera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Sexuality and Race in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.17-30, 2020, 978-3-030-29854-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29855-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’éducation physique avec le genre : retours d’élèves sur des expériences vécues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lentillon-Kaestner Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation physique autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-8066-3712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une épistémologie du genre sur le terrain de l’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, 2018, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est-on dans la formation aux questions de genre des enseignant·e·s en EPS? Une analyse à partir du master MEEF de l'ESPE de l'académie de Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brière-Guenoun Fabienne, Couchot-Schiex Sigolène, Poggi Marie-Paule, Verscheure Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités d'accès aux savoirs se construisent aussi en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782848676043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'Éducation Physique et Sportive au prisme du genre : un enjeu collectif pour l'avenir de la discipline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Léchenet; Mireille Baurens; Isabelle Collet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'égalité: défi pour une mixité véritable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09242-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de la tâche et adhésion aux stéréotypes. Une expérimentation en EPS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de sexes dans les interactions enseignant-e et élèves. Deux études de cas en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les jeunes sont très lucides sur leur usage des réseaux sociaux et sont parfois mieux outillés que nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, https://www.lemonde.fr/pixels/article/2026/01/13/les-jeunes-sont-tres-lucides-sur-leur-usage-des-reseaux-sociaux-et-parfois-mieux-outilles-que-nous_6661770_4408996.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sexe au genre, du genre au système de genre, du système à la structure du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la mixité, analyser le social avec le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE FORMER POUR AGIR EN MILIEU SCOLAIRE CONTRE LE CYBERHARCELEMENT A CARACTERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Créteil Val de Marne (UPEC); LIRTES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme et cyberviolences, une étude sociologique dans des établissements franciliens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPEC; Centre Hubertine Auclert. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sigolene.couchot-schiex@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0257" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0116" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.050.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.401.0182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Rsaissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.16849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.039.00153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferguson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04896233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra L&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Tariba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tardif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t Tr&#226;m Dang Ngoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grand-Chavin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Go&#233;m&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verscheure Ingrid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F&#233;lix Montagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/education-critique-aux-medias-et-linformation-en-contexte-numerique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29855-5_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65936" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-ufcuniv-fcomte.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40519" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sigolene.couchot-schiex@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0257" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0116" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.050.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.401.0182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Rsaissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.16849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.039.00153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferguson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04896233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra L&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Tariba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tardif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t Tr&#226;m Dang Ngoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grand-Chavin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Go&#233;m&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verscheure Ingrid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F&#233;lix Montagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/education-critique-aux-medias-et-linformation-en-contexte-numerique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29855-5_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65936" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-ufcuniv-fcomte.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40519" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>