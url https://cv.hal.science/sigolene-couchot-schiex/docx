--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sigolène Couchot-Schiex </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-SchiexProfesseure des universitésCY Cergy Paris Université Laboratoire École, Mutations, Apprentissages</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l’éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CY Cergy Paris Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sigolene.couchot-schiex@cyu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES COLLECTIVES ET SCIENTIFIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil National des Universités en Sciences de l’éducation et de la formationDirectrice adjointe Recherche à l'INSPé de l'académie de VersaillesChargée de mission égalité pour l’INSPé de l’académie de VersaillesDirectrice de l'école doctorale, Education, didactiques, cognition (ED 627)  CY Cergy Paris UniversitéChargée de mission pour la formation des nouveaux MCF recrutés à CY Cergy Paris UniversitéRéférente Numérique pour tous et PIX,  CY Cergy Paris UniversitéPrésidente fondatrice de l’association ARGEF-France.co-convenor, European Educational Research Association (EERA), Gender in education.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PARTICIPATION À DES COMITES EDITORIAUX**Depuis 2017 : co-responsable comité éditorial de la revue Genre Éducation Formation (GEF) Depuis 2019 : membre du comité éditorial de la revue internationale Nouvelles Questions Féministes Depuis 2021 : co-responsable éditoriale de la collection Savoir & Formation, L’Harmattan**DERNIÈRES PUBLICATIONS DANS DES REVUES SCIENTIFIQUES**1.	Bortolotti, R. et Couchot-Schiex, S. (2025). Relations amicales, intimité et intermédiations numériques à l’adolescence. Esquisse d’une diplomatie relationnelle du collège au lycée. Réseaux, 253 (sous presse)2.	Couchot-Schiex, S. (2022). Avec le genre : les familles face à des défis éducatifs. Revue internationale de l’éducation familiale, 50, 53-73.3.	Rsaissi, Y. et Couchot-Schiex, S. (2021). L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexuel co-construit. Genre, Éducation, Formation, 5. [en ligne : https://journals.openedition.org/gef/647 ].4.	Couchot-Schiex, S. et Richard, G. (2021). Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes, Éducation et socialisation [En ligne], 62, mis en ligne le 15 décembre 2021, DOI : https://doi.org/10.4000/edso.16849.**DERNIER OUVRAGE**Couchot-Schiex S., (2019). *Du genre en éducation. Pour des clés de compréhension d’une structure du social.* Paris : L’Harmattan, Savoirs &amp; Formation.**DERNIÈRE PUBLICATION COLLECTIVE**Couchot-Schiex S. (Dir.) et Moignard, B. (Dir.) (2020). *Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école*. Paris : L’Harmattan, Savoir &amp; formation.**CHAPITRES D’OUVRAGES RÉCENTS**Adé, D., Couchot-Schiex, S. et Montagne, Y.-F. (2024). L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS. Dans T. Mayeko, L’autorité (pp. ). Paris : EP&S.Maufrais, O. et Couchot-Schiex, S. (2023). Intégrer l’approche intersectionnelle en formation des enseignant·e·s: perceptions et interrogations de stagiaires du premier degré en education physique et sportive. Dans I. Verscheure et I. Collet, Genre: didactique(s) et pratiques d’enseignement. Perspectives francophones (pp. 169-186). Bruxelles: Peter Lang.Couchot-Schiex, S. et Collet, I. (2022). Errements des politiques éducatives d’égalité franco-suisses. Dans L. Szerdahelyi, Quelle égalité pour l’école ? (pp. 129-157). Paris: L’Harmattan.**DERNIER ARTICLE DE VULGARISATION**Couchot-Schiex, S. (2025). Mixité, genre, égalité : une quadrature ? Carnets rouges, 34, 24-26.Couchot-Schiex, S. et Robbes, B. (2024). L’autorité par Attal : tensions sur les questions éducatives à l’école. Le café pédagogique. Couchot-Schiex, S (2023). Que peut faire l’école pour que le harcèlement n’ait plus cours ? Politis, HS 77, 32-34.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations amicales, intimité et intermédiations numériques à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 253 (5), pp.257-290. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.253.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barbusse : Du sexisme dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Féminismes au risque du sport, Vol. 43 (1), pp.116-119. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.431.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement, cyberharcèlement : quels possibles pour l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Combaz : Les paradoxes de la féminisation. Analyse comparative de trois postes à responsabilités dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 42 (2), pp.140-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.422.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps dans leur infinitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filles sont-elles des garçons imparfaits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ce qui s’apprend en EPS, 574, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le genre : les familles face à des défis éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 50 (1), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rief.050.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lebreton : Adolescences lesbiennes. De l’invisibilité à la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, volume 40, numéro 1, Vol. 40 (1), pp.182-185. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.401.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexué co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Rsaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gef.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Apprendre en situation de travail: développements théoriques, approches méthodologiques et enjeux praxéologiques, 62, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.16849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité, égalité et pratiques en éducation physique et sportive : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORER POUR DÉVELOPPER L'ÉGALITÉ FILLES-GARÇONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-02199836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire (suite du numéro 1). Introduction au numéro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire. Introduction au dossier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une approche intersectionnelle en didactique de l'EPS : enjeux et défis d'une formation auprès d'enseignant-e-s stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department Published by University of Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. GEF, une revue pour valoriser les recherches sur le genre en éducation et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’ENGAGER DANS UNE APPROCHE INTERSECTIONNELLE EN DIDACTIQUE DE L’EPS : ENJEUX ET DÉFIS D’UNE FORMATION AUPRÈS D’ENSEIGNANT-E-S STAGIAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sa place&amp;quot; : un contrôle social de genre exercé par les pairs dans un espace augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.039.00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un climat scolaire positif : des lieux et des corps dans le décor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pettier Jean-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier EP&amp;S, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in their infinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising Gender(s) for Contemporary and Future European Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together&amp;quot;. Relationship between Boys and Girls in Cha-cha Dancing at School.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising gender for contemporary and future European research in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Rétroactions pédagogiques sur plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée valorisation de la recherche - Inspé de l'académie de Versailles 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autruche épilée » et autres insultes sexistes et sexuelles : quand les mots deviennent des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'égalité dans la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE, Académie de Versailles, Jan 2025, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement à l’école : une analyse par le cybersexisme, une prise en charge par le traitement des violences sexistes et homophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection de l'enfance et éducation au numérique. Quels enjeux? Quelles pratiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de Protection Judiciaire de la Jeunesse, Jan 2024, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences et socialisation chez les plus jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte. Cycle de conférences débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2024, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) épistémologie(s) féministe(s) pour les recherches en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Epistémologie(s) des recherches en éducation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA (EA 4705), CY Cergy Paris Université, May 2023, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de co-développement pour favoriser l'appropriation de l'APC dans une formation de Bachelor Universitaire de Technologie (BUT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies of educational actions struggling against cyberbullying. What is in thought about gender equality and sexualities in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2022, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et combattre le cybersexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales contre les violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nantes, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incursion de l'égalité des sexes dans les formations au professorat dans les instituts de formation de maîtres. D'une laborieuse acceptation à une tendance à la mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATRHE, Jun 2022, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité des sexes à l'université. Agir pour évoluer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l'enseignement supérieur : enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU France, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas de la dynamique d'une auto-organisation efficace d'une équipe pour résoudre un problème complexe dans un environnement complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer au cybersexisme. Interroger le rôle des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'éducation et de la jeunesse, Apr 2022, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences, cyberviolences et cybersexisme à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler ensemble : recomposition et émergence des activités des professionnels en direction des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et agir contre le cybersexisme. Quelles alliances éducatives en milieu scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "alliances" face aux "nouvelles" problématiques éducatives à l'école: enjeux, tensions &amp; controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉMA; LASALE, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et cyberviolences sexistes et sexuelles. Un phénomène sociologique, des prises en charge pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sixième Journée Régionale sur Les Violences Sexuelles 3.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIAVS, Nov 2021, Poitiers ( Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire égalité en éducation physique (et sportive). De la formation aux pratiques à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et standards de genre: une fabrique insidieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences de l'OBSEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, Sep 2017, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au symposium coordonné par I. Verscheure & C. Amade-Escot, « Genre, représentation et rapports aux savoirs : quels changements dans les processus d’enseignement-apprentissage en EPS ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le genre dans les sphères de l’éducation, de la formation et du travail ? AECSE &amp; CEREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentités en éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pouy-Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prix Scientifique, Joëlle Chassin; Marie-Claude Esposito; Joël Bernat; Jean-Paul Chagnollaud; Jean-Louis Chiss; Jean-Marc Lachaud; Vincent Laniol; Jean-Marie Miossec; Jean-Claude Némery; Bruno Péquignot; Thomas Perroud; Denis Rolland; Philippe Tancelin; Gérard Teboul; Roger Teyssou; Dimitri Uzinidis, 978-2-14-030087-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Savoirs et Formation. 2020, 2343212066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en éducation physique et sportive… Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Verscheure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun, Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. PUFC, 2018, 978-2-84867-604-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en EPS…Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guénoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verscheure Ingrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun,Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. Presses Universitaires de Franche-Comté, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ep&amp;s, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adé David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Félix Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-86713-649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant·es : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collet, Isabelle and Vescheure, Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre: Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant•e•s : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre : Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782875747648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics adolescents et questionnements délicats: cyberviolence et cybersexisme chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raison et Passion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en sciences de l'éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errements des politiques éducatives d’égalité franco-suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l'école?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, SAVOIRS &amp; FORMATION, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme : un nouveau phénomène de socialisation adolescente passe-t-il par les outils du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Jehel; Alexandra Saemmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education critique aux médias et à l’information en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-52, 2020, Papiers, 978-2-37546-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexism : How Gender and Sexuality Are at Play in Cyberspace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. N. Farris; L. R. Compton; A. P. Herrera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Sexuality and Race in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.17-30, 2020, 978-3-030-29854-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29855-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’éducation physique avec le genre : retours d’élèves sur des expériences vécues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lentillon-Kaestner Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation physique autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-8066-3712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une épistémologie du genre sur le terrain de l’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, 2018, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est-on dans la formation aux questions de genre des enseignant·e·s en EPS? Une analyse à partir du master MEEF de l'ESPE de l'académie de Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brière-Guenoun Fabienne, Couchot-Schiex Sigolène, Poggi Marie-Paule, Verscheure Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités d'accès aux savoirs se construisent aussi en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782848676043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'Éducation Physique et Sportive au prisme du genre : un enjeu collectif pour l'avenir de la discipline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Léchenet; Mireille Baurens; Isabelle Collet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'égalité: défi pour une mixité véritable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09242-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de la tâche et adhésion aux stéréotypes. Une expérimentation en EPS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de sexes dans les interactions enseignant-e et élèves. Deux études de cas en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les jeunes sont très lucides sur leur usage des réseaux sociaux et sont parfois mieux outillés que nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, https://www.lemonde.fr/pixels/article/2026/01/13/les-jeunes-sont-tres-lucides-sur-leur-usage-des-reseaux-sociaux-et-parfois-mieux-outilles-que-nous_6661770_4408996.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sexe au genre, du genre au système de genre, du système à la structure du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la mixité, analyser le social avec le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE FORMER POUR AGIR EN MILIEU SCOLAIRE CONTRE LE CYBERHARCELEMENT A CARACTERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Créteil Val de Marne (UPEC); LIRTES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme et cyberviolences, une étude sociologique dans des établissements franciliens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPEC; Centre Hubertine Auclert. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sigolène Couchot-Schiex </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-SchiexProfesseure des universitésCY Cergy Paris Université Laboratoire École, Mutations, Apprentissages</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l’éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CY Cergy Paris Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sigolene.couchot-schiex@cyu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES COLLECTIVES ET SCIENTIFIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil National des Universités en Sciences de l’éducation et de la formationDirectrice adjointe Recherche à l'INSPé de l'académie de VersaillesChargée de mission égalité pour l’INSPé de l’académie de VersaillesDirectrice de l'école doctorale, Education, didactiques, cognition (ED 627)  CY Cergy Paris UniversitéChargée de mission pour la formation des nouveaux MCF recrutés à CY Cergy Paris UniversitéRéférente Numérique pour tous et PIX,  CY Cergy Paris UniversitéPrésidente fondatrice de l’association ARGEF-France.co-convenor, European Educational Research Association (EERA), Gender in education.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PARTICIPATION À DES COMITES EDITORIAUX**Depuis 2017 : co-responsable comité éditorial de la revue Genre Éducation Formation (GEF) Depuis 2019 : membre du comité éditorial de la revue internationale Nouvelles Questions Féministes Depuis 2021 : co-responsable éditoriale de la collection Savoir & Formation, L’Harmattan**DERNIÈRES PUBLICATIONS DANS DES REVUES SCIENTIFIQUES**1.	Bortolotti, R. et Couchot-Schiex, S. (2025). Relations amicales, intimité et intermédiations numériques à l’adolescence. Esquisse d’une diplomatie relationnelle du collège au lycée. Réseaux, 253 (sous presse)2.	Couchot-Schiex, S. (2022). Avec le genre : les familles face à des défis éducatifs. Revue internationale de l’éducation familiale, 50, 53-73.3.	Rsaissi, Y. et Couchot-Schiex, S. (2021). L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexuel co-construit. Genre, Éducation, Formation, 5. [en ligne : https://journals.openedition.org/gef/647 ].4.	Couchot-Schiex, S. et Richard, G. (2021). Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes, Éducation et socialisation [En ligne], 62, mis en ligne le 15 décembre 2021, DOI : https://doi.org/10.4000/edso.16849.**DERNIER OUVRAGE**Couchot-Schiex S., (2019). *Du genre en éducation. Pour des clés de compréhension d’une structure du social.* Paris : L’Harmattan, Savoirs &amp; Formation.**DERNIÈRE PUBLICATION COLLECTIVE**Couchot-Schiex S. (Dir.) et Moignard, B. (Dir.) (2020). *Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école*. Paris : L’Harmattan, Savoir &amp; formation.**CHAPITRES D’OUVRAGES RÉCENTS**Adé, D., Couchot-Schiex, S. et Montagne, Y.-F. (2024). L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS. Dans T. Mayeko, L’autorité (pp. ). Paris : EP&S.Maufrais, O. et Couchot-Schiex, S. (2023). Intégrer l’approche intersectionnelle en formation des enseignant·e·s: perceptions et interrogations de stagiaires du premier degré en education physique et sportive. Dans I. Verscheure et I. Collet, Genre: didactique(s) et pratiques d’enseignement. Perspectives francophones (pp. 169-186). Bruxelles: Peter Lang.Couchot-Schiex, S. et Collet, I. (2022). Errements des politiques éducatives d’égalité franco-suisses. Dans L. Szerdahelyi, Quelle égalité pour l’école ? (pp. 129-157). Paris: L’Harmattan.**DERNIER ARTICLE DE VULGARISATION**Couchot-Schiex, S. (2025). Mixité, genre, égalité : une quadrature ? Carnets rouges, 34, 24-26.Couchot-Schiex, S. et Robbes, B. (2024). L’autorité par Attal : tensions sur les questions éducatives à l’école. Le café pédagogique. Couchot-Schiex, S (2023). Que peut faire l’école pour que le harcèlement n’ait plus cours ? Politis, HS 77, 32-34.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations amicales, intimité et intermédiations numériques à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 253 (5), pp.257-290. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.253.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barbusse : Du sexisme dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Féminismes au risque du sport, Vol. 43 (1), pp.116-119. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.431.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement, cyberharcèlement : quels possibles pour l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Combaz : Les paradoxes de la féminisation. Analyse comparative de trois postes à responsabilités dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 42 (2), pp.140-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.422.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps dans leur infinitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filles sont-elles des garçons imparfaits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ce qui s’apprend en EPS, 574, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le genre : les familles face à des défis éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 50 (1), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rief.050.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lebreton : Adolescences lesbiennes. De l’invisibilité à la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, volume 40, numéro 1, Vol. 40 (1), pp.182-185. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.401.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique adolescente face au cyber-sexisme, outil du maintien d’un ordre sexué co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Rsaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gef.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences de genre. Définir et rendre compte du cybersexisme dans les pratiques numériques adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Apprendre en situation de travail: développements théoriques, approches méthodologiques et enjeux praxéologiques, 62, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.16849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité, égalité et pratiques en éducation physique et sportive : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORER POUR DÉVELOPPER L'ÉGALITÉ FILLES-GARÇONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-02199836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire (suite du numéro 1). Introduction au numéro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. GEF, une revue pour valoriser les recherches sur le genre en éducation et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’ENGAGER DANS UNE APPROCHE INTERSECTIONNELLE EN DIDACTIQUE DE L’EPS : ENJEUX ET DÉFIS D’UNE FORMATION AUPRÈS D’ENSEIGNANT-E-S STAGIAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire. Introduction au dossier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une approche intersectionnelle en didactique de l'EPS : enjeux et défis d'une formation auprès d'enseignant-e-s stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Craiova, Series Psychology, Pedagog, Teacher Training Department Published by University of Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sa place&amp;quot; : un contrôle social de genre exercé par les pairs dans un espace augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.039.00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un climat scolaire positif : des lieux et des corps dans le décor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pettier Jean-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier EP&amp;S, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together&amp;quot;. Relationship between Boys and Girls in Cha-cha Dancing at School.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising gender for contemporary and future European research in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Rétroactions pédagogiques sur plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée valorisation de la recherche - Inspé de l'académie de Versailles 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing with Pairs is Difficult: You Have to Be Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferguson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in their infinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising Gender(s) for Contemporary and Future European Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Educational Research Association, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autruche épilée » et autres insultes sexistes et sexuelles : quand les mots deviennent des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'égalité dans la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE, Académie de Versailles, Jan 2025, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolences et socialisation chez les plus jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte. Cycle de conférences débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2024, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement à l’école : une analyse par le cybersexisme, une prise en charge par le traitement des violences sexistes et homophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection de l'enfance et éducation au numérique. Quels enjeux? Quelles pratiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de Protection Judiciaire de la Jeunesse, Jan 2024, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) épistémologie(s) féministe(s) pour les recherches en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Epistémologie(s) des recherches en éducation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA (EA 4705), CY Cergy Paris Université, May 2023, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies of educational actions struggling against cyberbullying. What is in thought about gender equality and sexualities in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA, Aug 2022, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et combattre le cybersexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales contre les violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nantes, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de co-développement pour favoriser l'appropriation de l'APC dans une formation de Bachelor Universitaire de Technologie (BUT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité des sexes à l'université. Agir pour évoluer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l'enseignement supérieur : enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU France, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incursion de l'égalité des sexes dans les formations au professorat dans les instituts de formation de maîtres. D'une laborieuse acceptation à une tendance à la mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATRHE, Jun 2022, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas de la dynamique d'une auto-organisation efficace d'une équipe pour résoudre un problème complexe dans un environnement complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grand-Chavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Tariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences, cyberviolences et cybersexisme à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler ensemble : recomposition et émergence des activités des professionnels en direction des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer au cybersexisme. Interroger le rôle des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'éducation et de la jeunesse, Apr 2022, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et cyberviolences sexistes et sexuelles. Un phénomène sociologique, des prises en charge pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sixième Journée Régionale sur Les Violences Sexuelles 3.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIAVS, Nov 2021, Poitiers ( Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et agir contre le cybersexisme. Quelles alliances éducatives en milieu scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "alliances" face aux "nouvelles" problématiques éducatives à l'école: enjeux, tensions &amp; controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉMA; LASALE, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire égalité en éducation physique (et sportive). De la formation aux pratiques à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et standards de genre: une fabrique insidieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences de l'OBSEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, Sep 2017, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au symposium coordonné par I. Verscheure & C. Amade-Escot, « Genre, représentation et rapports aux savoirs : quels changements dans les processus d’enseignement-apprentissage en EPS ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le genre dans les sphères de l’éducation, de la formation et du travail ? AECSE &amp; CEREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentités en éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pouy-Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prix Scientifique, Joëlle Chassin; Marie-Claude Esposito; Joël Bernat; Jean-Paul Chagnollaud; Jean-Louis Chiss; Jean-Marc Lachaud; Vincent Laniol; Jean-Marie Miossec; Jean-Claude Némery; Bruno Péquignot; Thomas Perroud; Denis Rolland; Philippe Tancelin; Gérard Teboul; Roger Teyssou; Dimitri Uzinidis, 978-2-14-030087-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse, genre et violences 2.0. Des filles et des garçons face aux cyberviolences à l’école.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Savoirs et Formation. 2020, 2343212066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en éducation physique et sportive… Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Verscheure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun, Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. PUFC, 2018, 978-2-84867-604-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès aux savoirs se construisent aussi en EPS…Analyses didactiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guénoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poggi Marie-Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verscheure Ingrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Brière-Guenoun,Sigolène Couchot-Schiex, Marie-Paule Poggi et Ingrid Verscheure. Presses Universitaires de Franche-Comté, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ep&amp;s, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de l’enseignant au prisme de certains aspects de la leçon d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adé David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Félix Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-86713-649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant·es : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collet, Isabelle and Vescheure, Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre: Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'approche intersectionnelle en formation des enseignant•e•s : perceptions et interrogations de stagiaires du premier degré en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maufrais Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre : Didactique(s) et Pratiques d'enseignement. Perspectives francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782875747648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics adolescents et questionnements délicats: cyberviolence et cybersexisme chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raison et Passion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en sciences de l'éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errements des politiques éducatives d’égalité franco-suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle égalité pour l'école?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, SAVOIRS &amp; FORMATION, 555-2-917645-94-2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme : un nouveau phénomène de socialisation adolescente passe-t-il par les outils du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Jehel; Alexandra Saemmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education critique aux médias et à l’information en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-52, 2020, Papiers, 978-2-37546-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexism : How Gender and Sexuality Are at Play in Cyberspace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. N. Farris; L. R. Compton; A. P. Herrera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Sexuality and Race in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.17-30, 2020, 978-3-030-29854-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29855-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’éducation physique avec le genre : retours d’élèves sur des expériences vécues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bréau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lentillon-Kaestner Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation physique autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-8066-3712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une épistémologie du genre sur le terrain de l’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, 2018, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est-on dans la formation aux questions de genre des enseignant·e·s en EPS? Une analyse à partir du master MEEF de l'ESPE de l'académie de Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brière-Guenoun Fabienne, Couchot-Schiex Sigolène, Poggi Marie-Paule, Verscheure Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités d'accès aux savoirs se construisent aussi en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782848676043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'Éducation Physique et Sportive au prisme du genre : un enjeu collectif pour l'avenir de la discipline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Léchenet; Mireille Baurens; Isabelle Collet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'égalité: défi pour une mixité véritable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09242-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de la tâche et adhésion aux stéréotypes. Une expérimentation en EPS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de sexes dans les interactions enseignant-e et élèves. Deux études de cas en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin-Messabel; Muriel Salle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'école des stéréotypes. Comprendre et déconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00879-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les jeunes sont très lucides sur leur usage des réseaux sociaux et sont parfois mieux outillés que nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, https://www.lemonde.fr/pixels/article/2026/01/13/les-jeunes-sont-tres-lucides-sur-leur-usage-des-reseaux-sociaux-et-parfois-mieux-outilles-que-nous_6661770_4408996.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sexe au genre, du genre au système de genre, du système à la structure du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la mixité, analyser le social avec le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE FORMER POUR AGIR EN MILIEU SCOLAIRE CONTRE LE CYBERHARCELEMENT A CARACTERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Créteil Val de Marne (UPEC); LIRTES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersexisme et cyberviolences, une étude sociologique dans des établissements franciliens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPEC; Centre Hubertine Auclert. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sigolene.couchot-schiex@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0257" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0116" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.050.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.401.0182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Rsaissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.16849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.039.00153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferguson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04896233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra L&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Tariba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tardif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t Tr&#226;m Dang Ngoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grand-Chavin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Go&#233;m&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verscheure Ingrid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F&#233;lix Montagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/education-critique-aux-medias-et-linformation-en-contexte-numerique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29855-5_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65936" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-ufcuniv-fcomte.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40519" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sigolene.couchot-schiex@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0257" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0116" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.050.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.401.0182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Rsaissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.16849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.039.00153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferguson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04896233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra L&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Tariba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tardif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t Tr&#226;m Dang Ngoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grand-Chavin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321234v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Go&#233;m&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03401167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verscheure Ingrid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F&#233;lix Montagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/education-critique-aux-medias-et-linformation-en-contexte-numerique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29855-5_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65936" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-ufcuniv-fcomte.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40519" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>