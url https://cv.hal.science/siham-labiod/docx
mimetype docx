--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0001-5769-7086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tRaxH2kAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -166,587 +187,717 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of moisture content and triboelectric charging conditions on the tribo-electrostatic separation of actual granular mixtures of waste plastics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dielectric barrier discharge treatment for improving the efficiency of tribo-electrostatic separation of polymer mixtures containing brominated flame retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Tomasella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104157⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2026.3675153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222229v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triboelectric charging properties of ABS and PS granules with different concentration of Brominated flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138, pp.104158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triboelectric Charging of DBD-Treated Granular Plastic Waste Previously-Exposed to Long-Term Action of High-Levels of Ambient Humidity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of moisture content and triboelectric charging conditions on the tribo-electrostatic separation of actual granular mixtures of waste plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Daioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zehira Ziari</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.104157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2025.3647379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469501v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Triboelectric Charging of DBD-Treated Granular Plastic Waste Previously-Exposed to Long-Term Action of High-Levels of Ambient Humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Dani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2025.3647379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of atmospheric dielectric barrier discharge treatment on the triboelectric charging properties of brominated Polyethylene granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehira Ziari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, International Conference on Electrostatics 2023 04/09/2023 - 07/09/2023 London, United Kingdom, 2702 (1), pp.012026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -756,1075 +907,1075 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triboelectric charging properties of ABS and PS granules with different concentration of Brominated flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrostatics 2025 International Conference on Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatics Society of America, Nov 2025, Bologna, Italy. pp.104158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Custom-designed rotational tribometer for the study of the factors that influence the triboelectric charging process of polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+                <w:t xml:space="preserve">Recovery of Brominated Flame Retardant Plastics from Waste Electrical and Electronic Equipment (WEEE) Mixtures Using the Tribo-electrostatic Separation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Siham Labiod</w:t>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrostatics 2025 International Conference on Electrostatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Joint Conference on Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatic Society of America (ESA); Institute of Electrostatics Japan (IEJ); Société française d’électrostatique (SFE); Electrostatic Processes Committee (EPC) of the IEEE Industrial Applications Society (IEEE-IAS), Jun 2025, St. Catharines (Ontario), Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372930v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Brominated Flame Retardant Plastics from Waste Electrical and Electronic Equipment (WEEE) Mixtures Using the Tribo-electrostatic Separation Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Custom-designed rotational tribometer for the study of the factors that influence the triboelectric charging process of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmina Chiujdea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Cananau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Joint Conference on Electrostatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrostatics 2025 International Conference on Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America, Nov 2025, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204489v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric barrier discharge treatment for improving the efficiency of tribo-electrostatic separation of polymer mixtures containing brominated flame retardants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving the efficiency of tribo-electrostatic separation of granular plastic waste by mastering their moisture content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Daioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 Annual Meeting of the Electrostatics Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America (ESA), Jun 2024, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372805v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of tribo-electrostatic separation of granular plastic waste by mastering their moisture content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dielectric barrier discharge treatment for improving the efficiency of tribo-electrostatic separation of polymer mixtures containing brominated flame retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Daioui</w:t>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Tomasella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Annual Meeting of the Electrostatics Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Industry Applications Society, Oct 2024, Phoenix (Arizona), United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372777v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DBD pre-treatement of granular plastic wastes in view of tribo-electrostatic separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dielectric barrier discharge treatment of polypropylene films for charge dissipation improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNPEDADM 2023, Plasma Environmental Science and Technology, La Rochelle, France, 2-5 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrostatique, Oct 2023, La rochelle, France</w:t>
+              <w:t xml:space="preserve">Conference Record SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrostatique, Jul 2023, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372739v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triboelectric Charging of DBD-Treated Granular Plastic Waste Previously-Exposed to Long-Term Action of High-Levels of Ambient Humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csaba Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehira Ziari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nashville, France. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric barrier discharge treatment of polypropylene films for charge dissipation improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DBD pre-treatement of granular plastic wastes in view of tribo-electrostatic separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Parenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehira Ziari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Record SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrostatique, Jul 2023, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">ISNPEDADM 2023, Plasma Environmental Science and Technology, La Rochelle, France, 2-5 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrostatique, Oct 2023, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372641v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1892,51 +2043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45B18807"/>
+    <w:nsid w:val="7794E1F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2123,51 +2274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/siham-labiod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5769-7086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222229v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Labiod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Bendilmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Daioui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Tomasella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Dani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sofiane Bendilmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehira Ziari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3647379" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane bendilmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Chiujdea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cananau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023714" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406499" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sahli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/siham-labiod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5769-7086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tRaxH2kAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Labiod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Bendilmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehira Ziari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2026.3675153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Tomasella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104158" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Daioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Dani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sofiane Bendilmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3647379" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane bendilmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Chiujdea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cananau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023714" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sahli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406499" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>