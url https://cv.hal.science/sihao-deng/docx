--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,905 +321,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlook of Industry 4.0 Integrated Technologies in Thermal Spray Processes and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-MOF-derived Co3O4 sensors for efficient 3-octanone biomarker monitoring in wheat mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaichun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaidi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Li</w:t>
+                <w:t xml:space="preserve">Jinyong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongjian Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">Mengjie Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zichen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-025-02096-z⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 291, pp.127892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495406v1</w:t>
+                <w:t xml:space="preserve">hal-05495536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and Porosity Prediction Modeling of SPS Coatings Fabricated via Conventional and Cascaded Torches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revolutionizing Repair and Production: An Integrated Modular Cold Spray Additive Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhoukun Shi</w:t>
+                <w:t xml:space="preserve">Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaowu Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-025-02116-y⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 34 (2-3), pp.531-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-025-01943-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495393v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-MOF-derived Co3O4 sensors for efficient 3-octanone biomarker monitoring in wheat mildew</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaidi Wu</w:t>
+                <w:t xml:space="preserve">Cold Spray Additive Manufacturing as a Sustainable Route for FeNi-Based Ferromagnetic Alloy Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyong Xu</w:t>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengjie Han</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouredine Fenineche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 291, pp.127892. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (8), pp.3134-3160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-025-02094-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495536v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolutionizing Repair and Production: An Integrated Modular Cold Spray Additive Manufacturing System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal oxide semiconductor-based heterojunctions synthesized by wet-chemical strategies for efficient volatile organic compounds detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaichun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaidi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Jinyong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-025-01943-3⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 538, pp.216735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2025.216735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507746v1</w:t>
+                <w:t xml:space="preserve">hal-05495527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxide semiconductor-based heterojunctions synthesized by wet-chemical strategies for efficient volatile organic compounds detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+                <w:t xml:space="preserve">Outlook of Industry 4.0 Integrated Technologies in Thermal Spray Processes and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 538, pp.216735. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (8), pp.3022-3051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2025.216735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-025-02096-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495527v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Spray Additive Manufacturing as a Sustainable Route for FeNi-Based Ferromagnetic Alloy Production</w:t>
+                <w:t xml:space="preserve">Comparison and Porosity Prediction Modeling of SPS Coatings Fabricated via Conventional and Cascaded Torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hammouda</w:t>
+                <w:t xml:space="preserve">Zhoukun Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouredine Fenineche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 34 (8), pp.3134-3160. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-025-02094-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-025-02116-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495516v1</w:t>
+                <w:t xml:space="preserve">hal-05495393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid cold spray additive-subtractive manufacturing with adaptive path planning for autonomous repair of complex geometrical defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 152, pp.1037-1050. </w:t>
@@ -1283,77 +1283,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wembo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132 (7-8), pp.3389-3413. </w:t>
@@ -1391,64 +1391,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D volume construction methodology for cold spray additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lewke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1659,103 +1659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-Dimensional Damaged Region Contour Extraction Approach for Cold Spray Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (4), pp.858-868. </w:t>
@@ -1787,494 +1787,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General-purpose numerical deposition modeling methodology based on mesh geometry reconstruction strategy in cold spray additive manufacturing system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Base shape generation and optimization for multi-axis hybrid additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129563⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36922/msam.2103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507785v1</w:t>
+                <w:t xml:space="preserve">hal-04530463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic implementation of path design for spray deposition: Programming schemes, processing and characterization for cold spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lewke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 458, pp.129368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base shape generation and optimization for multi-axis hybrid additive manufacturing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">General-purpose numerical deposition modeling methodology based on mesh geometry reconstruction strategy in cold spray additive manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sokore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (4), pp.2103. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464, pp.129563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36922/msam.2103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530463v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray Trajectory Planning for Complex Structural Components in Robotized Cold Spray Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2325,103 +2325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Low-Pressure Cold Spray Additive Manufacturing: Investigation of Kinematic Spray Parameters on Deposition and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (6), pp.1260-1271. </w:t>
@@ -2453,347 +2453,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment induced microstructural evolution, oxidation behavior and tribological properties of Fe-12Cr-9Ni-2Al steel (CX steel) prepared using selective laser melting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Image Segmentation to Identify In-flight Particles in Thermal Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Chang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127982⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1-2), pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-021-01285-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624654v1</w:t>
+                <w:t xml:space="preserve">hal-05507853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Image Segmentation to Identify In-flight Particles in Thermal Spraying</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shaowu Liu</w:t>
+                <w:t xml:space="preserve">Heat treatment induced microstructural evolution, oxidation behavior and tribological properties of Fe-12Cr-9Ni-2Al steel (CX steel) prepared using selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingwen Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Planche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (1-2), pp.46-58. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 429, pp.127982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-021-01285-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507853v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding behavior of Bi-metal-deposits produced by hybrid cold spray additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiming Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,766 +2851,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Artificial Neural Networks for Forecasting the HVOF Spray Process and HVOF Sprayed Coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meimei Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Qixin Zhu</w:t>
+                <w:t xml:space="preserve">Qingkun Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-021-01213-y⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.738-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507888v1</w:t>
+                <w:t xml:space="preserve">hal-03624693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingkun Chu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">Wenyou Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.738-743. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.151-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507910v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">New Process Implementation to Enhance Cold Spray-Based Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija-Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.1284-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-021-01205-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624693v2</w:t>
+                <w:t xml:space="preserve">hal-05507889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of Artificial Neural Networks for Forecasting the HVOF Spray Process and HVOF Sprayed Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenyou Ma</w:t>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qixin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.1329-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-021-01213-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624657v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Process Implementation to Enhance Cold Spray-Based Additive Manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rija-Nirina Raoelison</w:t>
+                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingkun Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.738-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-021-01205-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05507889v1</w:t>
+                <w:t xml:space="preserve">hal-05507910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and Prediction of Multi-layer Profile in Cold Spray Using Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3657,90 +3657,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spray trajectories on characteristics of cold-sprayed copper deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunjie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3791,130 +3791,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongdong Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyou Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 73, pp.151-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507913v1</w:t>
@@ -3925,103 +3925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for a knowledge based cold spray repairing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (6), pp.1639-1647. </w:t>
@@ -4053,779 +4053,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xingchen Yan</w:t>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Min Liu</w:t>
+                <w:t xml:space="preserve">Shuohong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (19), pp.8303-8316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507909v1</w:t>
+                <w:t xml:space="preserve">hal-05507905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuohong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55 (19), pp.8303-8316. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+              <w:t xml:space="preserve">, 2020, 55, pp.8303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507905v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to simulate coating thickness in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 382, pp.125151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+                <w:t xml:space="preserve">A new approach to simulate coating thickness in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gardan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuohong Gao</w:t>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 382, pp.125151 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514835v1</w:t>
+                <w:t xml:space="preserve">hal-03488679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to simulate coating thickness in cold spray</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meimei Liu</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoyue Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Jian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125151⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.128366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488679v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable layer-building strategy to enhance cold-spray-based additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35, pp.101356 -. </w:t>
@@ -4863,130 +4863,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 277, pp.128366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624673v1</w:t>
@@ -4997,90 +4997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey modeling for thermal spray processing parameter analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5131,103 +5131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable layer-building strategy to enhance cold-spray-based additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35, pp.101356. </w:t>
@@ -5259,952 +5259,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthened Peening Effect on Metallurgical Bonding Formation in Cold Spray Additive Manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renzhong Huang</w:t>
+                <w:t xml:space="preserve">Hyperparameter Optimization for Machine Learning Models Based on Bayesian Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiu-Yun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Dong Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-019-00854-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.26-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11989/JEST.1674-862X.80904120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507921v1</w:t>
+                <w:t xml:space="preserve">hal-05507953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and analysis of high velocity oxy fuel (HVOF) sprayed coating using artiﬁcial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 378, pp.124988. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+              <w:t xml:space="preserve">, 2019, 378, pp.124988 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507916v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperparameter Optimization for Machine Learning Models Based on Bayesian Optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hang Lei</w:t>
+                <w:t xml:space="preserve">Effects of substrate heat accumulation on the cold sprayed Ni coating quality: Microstructure evolution and tribological performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (1), pp.26-40. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 371, pp.185 - 193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11989/JEST.1674-862X.80904120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.04.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507953v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and analysis of high velocity oxy fuel (HVOF) sprayed coating using artiﬁcial neural network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A spherical surface coating thickness model for a robotized thermal spray system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124988⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcim.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488674v1</w:t>
+                <w:t xml:space="preserve">hal-05507918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of substrate heat accumulation on the cold sprayed Ni coating quality: Microstructure evolution and tribological performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Strengthened Peening Effect on Metallurgical Bonding Formation in Cold Spray Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xingchen Yan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.04.090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.769-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-019-00854-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485870v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spherical surface coating thickness model for a robotized thermal spray system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Prediction and analysis of high velocity oxy fuel (HVOF) sprayed coating using artiﬁcial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcim.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 378, pp.124988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05507918v1</w:t>
+                <w:t xml:space="preserve">hal-05507916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of substrate heat accumulation on the cold sprayed Ni coating quality: Microstructure evolution and tribological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 371, pp.185-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.04.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507919v1</w:t>
@@ -6349,77 +6349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallization of polyether ether ketone (PEEK) by copper coating via cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xincheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6495,64 +6495,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of oxide film’s cleaning effect into the metallurgical bonding during cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,103 +6641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spray angle on Ni particle deposition behaviour in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (5), pp.352-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6771,77 +6771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spraying of thermally softened Ni-coated FeSiAl composite powder: Microstructure characterization, tribological performance and magnetic property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,307 +6899,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A feasible strategy to balance the crystallinity and specific surface area of metal oxide nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel spiral trajectory for damage component recovery with cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhang</w:t>
+                <w:t xml:space="preserve">Sébastien Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Deng</w:t>
+                <w:t xml:space="preserve">Shuo Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep46424⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 309, pp.719-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.10.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508022v1</w:t>
+                <w:t xml:space="preserve">hal-05508023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel spiral trajectory for damage component recovery with cold spray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+                <w:t xml:space="preserve">A feasible strategy to balance the crystallinity and specific surface area of metal oxide nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gojon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yingchun Xie</w:t>
+                <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Yin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verdy</w:t>
+                <w:t xml:space="preserve">M. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.10.096⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.46424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep46424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508023v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of coating thickness distribution and its application in offline programming software</w:t>
               </w:r>
@@ -7237,51 +7237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 318, pp.315-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7473,103 +7473,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of transient coating build-up and heat transfer in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 326, pp.355-365. </w:t>
@@ -7619,77 +7619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the interfacial bonding between particles and substrate in angular cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7804,51 +7804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7905,1885 +7905,1739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the particle behavior in a pulsed arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nozzle Mounting Method Optimization Based on Robot Kinematic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Feng</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.1138-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-016-0429-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508029v1</w:t>
+                <w:t xml:space="preserve">hal-05508024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nozzle Mounting Method Optimization Based on Robot Kinematic Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Computer-Aided Robot Trajectory Auto-generation Strategy in Thermal Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhai Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunnian Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (6), pp.1138-1148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-016-0429-1⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 24 (7), pp.1235-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-015-0282-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508024v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Robot Trajectory Auto-generation Strategy in Thermal Spraying</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the behavior of particles sprayed by a single-cathode plasma torch based on a nonlinear autoregressive exogenous model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuhai Quan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunnian Zeng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-P. Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-015-0282-7⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 268, pp.284-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508032v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the behavior of particles sprayed by a single-cathode plasma torch based on a nonlinear autoregressive exogenous model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Development of an Emulator for the Plasma Process Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Montavon</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 268, pp.284-292. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.10.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17265/2159-5275/2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508036v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Emulator for the Plasma Process Control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17265/2159-5275/2015.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508047v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+                <w:t xml:space="preserve">Microstructure and tensile properties of iron parts fabricated by selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujuan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149853v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and tensile properties of iron parts fabricated by selective laser melting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematic Optimization of Robot Trajectories for Thermal Spray Coating Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Coddet</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2013.09.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (8), pp.1382-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-014-0137-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508040v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Optimization of Robot Trajectories for Thermal Spray Coating Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Spray Distance and Scanning Step on the Coating Thickness Uniformity in Cold Spray Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunnian Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23 (8), pp.1382-1389. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-014-0137-7⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.354-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-013-0002-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508037v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Spray Distance and Scanning Step on the Coating Thickness Uniformity in Cold Spray Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23 (3), pp.354-362. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-013-0002-0⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508043v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma Spray Process Operating Parameters Optimization Based on Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.1025-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-013-9475-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508042v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Spray Process Operating Parameters Optimization Based on Artificial Intelligence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Planche</w:t>
+                <w:t xml:space="preserve">Application of robot offline programming in thermal spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kanta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dandan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (5), pp.1025-1041. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 206 (19-20), pp.3875-3882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-013-9475-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508048v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of robot offline programming in thermal spraying</w:t>
+                <w:t xml:space="preserve">Application of External Axis in Robot-Assisted Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (6), pp.1203-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-012-9818-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.03.038⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508053v1</w:t>
+                <w:t xml:space="preserve">hal-05508052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of External Axis in Robot-Assisted Thermal Spraying</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+                <w:t xml:space="preserve">The Effect of Robot Kinematics on the Coating Thickness Uniformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 21 (6), pp.1203-1215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-012-9818-2⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.796-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9470-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9793,267 +9647,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Deposition Profile Based Toolpath Generation and Optimization for Additive Volume Building in Hybrid Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 2021 Annual International Solid Freeform Fabrication Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vitual Event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Knowledge-Based Design Methodology for Modular Robotic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.50-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10063,2396 +9917,2396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digital Twins Framework for Managing Building Environmental Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Yelles Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gomes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebti Foufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product Lifecycle Management. PLM in the Age of Model-Based Engineering in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Seville, Spain. 772, Springer Nature Switzerland, pp.129-138, 2026, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-09700-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Performance and Microstructural Characterization of Cold Sprayed Ferromagnetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Fenineche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marconot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.87-92, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2025p0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Integrated Modular Cold Spray Additive Manufacturing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.469-482, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2024p0469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Treatment Effects on Structural and Mechanical Features of Cold Sprayed 3D Aluminium Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.724-731, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2024p0724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Pore Formation during the Cold Spray Additive Manufacturing of a Bulk Aluminum Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.743-750, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2024p0743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for 3D Volume Building in Cold Spray Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander List</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Gärtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Klassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Québec City, France. pp.193-199, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of In Situ Observation Techniques for Understanding the Principles of the Cold Spray Coating Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhoukun Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Québec City, France. pp.98-103, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concept of Aerospike Nozzle for Cold Spray Additive Manufacturing—Towards a Potential Solution for Preventing the Issue of Clogging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amit Sharma</w:t>
+                <w:t xml:space="preserve">Towards a General Cold Spray Additive Manufacturing Framework for Fabricating Complex Structural Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhoukun Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Québec City, Canada. pp.229-234, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0229⟩</w:t>
+              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.155-160, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507798v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a General Cold Spray Additive Manufacturing Framework for Fabricating Complex Structural Components</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costil</w:t>
+                <w:t xml:space="preserve">A Concept of Aerospike Nozzle for Cold Spray Additive Manufacturing—Towards a Potential Solution for Preventing the Issue of Clogging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija Nrina Raoelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Vashishtha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.155-160, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0155⟩</w:t>
+              <w:t xml:space="preserve">, May 2023, Québec City, Canada. pp.229-234, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507824v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property Characterization of Al1050 Bulk Cold Spray Deposits and Numerical Study of Thermomechanical Effects during the Additive Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nrina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuohong Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Québec City, France. pp.167-172, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Robotized Spraying Trajectory of Multi-Featured Parts in Cold Spray Additive Manufacturing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, France. pp.160-163, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2022p0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies and Analyses for Robot Trajectory Optimization in Thermal and Kinetic Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Lewke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-N. Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, France. pp.299-305, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2022p0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toolpath Planning for Cold Spray Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija-Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Advanced Surface Enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, ONLINE, France. Springer Singapore, pp.240-243, 2022, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-5763-4_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective of 3D Near-Net-Shape Additive Manufacturing by Cold Spraying: An Empirical Study Using Pure Al Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-N. Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, France. pp.306-313, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2022p0306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Identifying In-Flight Particles based on Digital Image Technologies in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, France. pp.664-675, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Knowledge-Based Design Methodology for Modular Robotic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Rapperswil, Switzerland. 594, Springer International Publishing, pp.50-58, 2020, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligent Aided Analysis and Prediction of High-Velocity Oxyfuel (HVOF) Sprayed Cr3C2-25NiCr Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Yokohama, France. pp.158-164, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2019p0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Particle/Substrate Bonding Between Copper Powder and Different Substrates in Cold Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orlando, France. pp.262-269, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2018p0262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Coating Buildup and Thermal Analysis of Cold Spray Process by Finite Element Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12474,2115 +12328,2115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Düsseldorf, France. pp.1086-1091, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2017p1086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the object recognition method based on random ferns for mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanlin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunnian Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 11th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hefei, France. IEEE, pp.579-584, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIEA.2016.7603651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Coating Profile in Cold Spray and its Application in Offline Programming Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Shanghai, France. pp.327-332, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2016p0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast object segmentation method for mobile robots based on improved depth information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanlin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengpeng Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Zhuhai, France. IEEE, pp.1121-1126, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBIO.2015.7418922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Kinematic Analysis for Torch Setup Optimization in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Long Beach, France. pp.647-653, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2015p0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an Emulator Based on Nonlinear Auto Regressive Model with Exogenous Inputs for an Atmospheric Plasma Spray Torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Barcelona, France. pp.37-42, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2014p0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depicting the Behavior of a Mono-Cathode Plasma Spray Torch with an Emulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Busan, France. pp.365-376, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2013p0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray Operating Parameters Optimization Based on Artificial Intelligence during Plasma Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F. Kanta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Houston, France. pp.562-567, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2012p0562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Trajectory Generated on Free-Form Work Pieces for Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen-Hua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-Hao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han-Lin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Nian Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Houston, France. pp.429-435, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2012p0429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Method of Generating Robot Trajectory on Complex Geometric Workpiece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Hamburg, France. pp.1262-1266, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2011p1262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Robot Trajectory for Free-form Surfaces in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Hamburg, France. pp.1110-1114, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2011p1110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Improvements of Thermal Spray Toolkit, Extended Software for Robotic Off-Line Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Singapore, France. pp.522-526, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2010p0522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Flux Controls by In Situ Laser Treatment for Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Las Vegas, France. pp.1056-1061, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2009p1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-Cr Coatings Deposited on a Magnesium Alloy Substrate Using the PROTAL Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Costil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S-H. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-L. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Seattle, France. pp.1253-1258, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2006p1253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Functions of Thermal Spray Toolkit—A Software Developed for Offline and Rapid Robot Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Seattle, France. pp.1437-1442, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2006p1437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of Surface Oxide Removal on Thermal Spray Coating Adhesion Using the PROTAL Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Costil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S-H. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-L. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Seattle, France. pp.1265-1270, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2006p1265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Trajectory Autogeneration in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Basel, France. pp.481-485, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2005p0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14592,159 +14446,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Spraying of 3D Parts – Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Spray Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.37-58, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003213185-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14754,114 +14608,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation robotique hors-ligne et contrôle en temps réel des trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Technologie Belfort-Montbéliard, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05508127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId375"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14929,51 +14783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DC2627A"/>
+    <w:nsid w:val="D95DB6DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15160,51 +15014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sihao-deng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0307-4550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-8175-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichun Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidi Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.139385" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02096-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoukun Shi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02116-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyong Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127892" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-01943-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216735" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02094-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.08.064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sokore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13528-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lewke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander List" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104407" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinge Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kyriakou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botong Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.150180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01754-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129368" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Hong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/msam.2103" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01696-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0260" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01285-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Xie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhong Huang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meimei Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01213-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija-Nirina Raoelison" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01205-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01212-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126703" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507839v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01770-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125151" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101356" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Dong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeng Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/GS-12-2019-0063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507895v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00854-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124988" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Yun Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Xiong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Lei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11989/JEST.1674-862X.80904120" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485870v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.04.090" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507918v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.05.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CG539RP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Xie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chun Xie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507958v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Yan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.02.087" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHRJ2D5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Ren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.09.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJWR8Z9J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1312221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508022v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46424" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508023v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gojon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.096" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H92PRN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC2NF141-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zeng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZWP2CB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP47GB9S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.03.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S54TVHW1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Feng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXR7BFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Planche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-016-0429-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Quan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnian Zeng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0282-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508036v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.10.040" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4S4TNJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taikai Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5275/2015.01.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508040v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Dong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2013.09.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DB0LQK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508037v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0137-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508043v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0002-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508053v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Fang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.03.038" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8XWBX1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9818-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV9P0636-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9470-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FJH8CWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531354v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753131v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jimenez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Yelles Chaouche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Foufou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507739v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marconot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2025p0087" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507765v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0469" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507760v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0724" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507757v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0743" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507791v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#228;rtner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klassen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0193" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0098" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507798v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nrina Raoelison" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Vashishtha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sharma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0229" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507824v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0155" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507796v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0167" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507845v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0160" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507840v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewke" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Raoelison" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0299" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507877v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5763-4_53" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507848v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokore" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0306" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507886v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0664" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507908v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507920v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2019p0158" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508013v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2018p0262" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508019v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2017p1086" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508026v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Hong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Ji" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2016.7603651" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508028v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2016p0327" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508030v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengpeng Du" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7418922" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508035v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2015p0647" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508039v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2014p0037" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508050v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2013p0365" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508054v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Kanta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0562" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508055v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Hua Cai" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hao Deng" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Lin Liao" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Nian Zeng" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0429" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508057v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeng" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1262" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508058v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1110" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2010p0522" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508063v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danlos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2009p1056" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508064v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H. Deng" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L. Liao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1253" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508069v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1437" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508067v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1265" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508071v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2005p0481" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507865v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003213185-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05508127v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sihao-deng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0307-4550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-8175-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichun Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidi Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.139385" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyong Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-01943-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02094-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02096-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoukun Shi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02116-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.08.064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sokore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13528-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lewke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander List" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104407" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinge Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kyriakou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botong Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.150180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01754-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Hong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/msam.2103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129368" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01696-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0260" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01285-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Xie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhong Huang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija-Nirina Raoelison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01205-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meimei Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01213-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01212-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126703" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507839v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01770-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101356" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Dong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeng Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/GS-12-2019-0063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507895v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507953v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Yun Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Xiong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Lei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11989/JEST.1674-862X.80904120" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124988" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.04.090" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.05.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CG539RP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00854-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Xie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chun Xie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507958v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Yan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.02.087" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHRJ2D5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Ren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.09.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJWR8Z9J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1312221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508023v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gojon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H92PRN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC2NF141-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zeng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZWP2CB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP47GB9S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.03.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S54TVHW1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Feng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXR7BFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-016-0429-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Quan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnian Zeng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0282-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508036v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.10.040" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4S4TNJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508047v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taikai Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5275/2015.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Dong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2013.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DB0LQK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0137-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0002-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508053v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Fang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.03.038" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8XWBX1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508052v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9818-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV9P0636-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508060v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9470-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FJH8CWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531354v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jimenez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495556v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Yelles Chaouche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Foufou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507739v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marconot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2025p0087" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0724" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507757v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0743" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507791v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#228;rtner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klassen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0193" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0098" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0155" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507798v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nrina Raoelison" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Vashishtha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sharma" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0229" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507796v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0167" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0160" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507840v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Raoelison" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0299" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507877v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5763-4_53" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507848v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokore" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0306" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0664" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507908v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2019p0158" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508013v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2018p0262" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508019v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2017p1086" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508026v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Hong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Ji" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2016.7603651" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508028v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2016p0327" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508030v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengpeng Du" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7418922" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508035v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2015p0647" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508039v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2014p0037" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2013p0365" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508054v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Kanta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0562" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508055v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Hua Cai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hao Deng" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Lin Liao" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Nian Zeng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0429" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508057v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeng" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1262" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508058v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1110" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508061v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2010p0522" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508063v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danlos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2009p1056" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508064v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H. Deng" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L. Liao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1253" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508069v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1437" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508067v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1265" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508071v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2005p0481" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507865v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003213185-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05508127v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>