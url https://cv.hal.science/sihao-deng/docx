--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -1251,1259 +1251,1259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of Al thick wall using high-pressure cold spraying: issues of porosity and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Three-Dimensional Damaged Region Contour Extraction Approach for Cold Spray Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sokore</w:t>
+                <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wembo Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (7-8), pp.3389-3413. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (4), pp.858-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13528-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-024-01754-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507753v1</w:t>
+                <w:t xml:space="preserve">hal-05507773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D volume construction methodology for cold spray additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive manufacturing of Al thick wall using high-pressure cold spraying: issues of porosity and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sokore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wembo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander List</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 92, pp.104407. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (7-8), pp.3389-3413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13528-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507750v1</w:t>
+                <w:t xml:space="preserve">hal-05507753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical microporous Ni-based electrodes enable “Two Birds with One Stone” in highly efficient and robust anion exchange membrane water electrolysis (AEMWE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D volume construction methodology for cold spray additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinge Jiang</w:t>
+                <w:t xml:space="preserve">Marcel Lewke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Kyriakou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costil</w:t>
+                <w:t xml:space="preserve">Alexander List</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.150180⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.104407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507768v1</w:t>
+                <w:t xml:space="preserve">hal-05507750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Dimensional Damaged Region Contour Extraction Approach for Cold Spray Repair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenbo Li</w:t>
+                <w:t xml:space="preserve">Hierarchical microporous Ni-based electrodes enable “Two Birds with One Stone” in highly efficient and robust anion exchange membrane water electrolysis (AEMWE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinge Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Kyriakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
+                <w:t xml:space="preserve">Botong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verdy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (4), pp.858-868. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 486, pp.150180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-024-01754-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.150180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507773v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base shape generation and optimization for multi-axis hybrid additive manufacturing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of Low-Pressure Cold Spray Additive Manufacturing: Investigation of Kinematic Spray Parameters on Deposition and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36922/msam.2103⟩</w:t>
+              <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.1260-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/3dp.2021.0260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530463v1</w:t>
+                <w:t xml:space="preserve">hal-05507782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic implementation of path design for spray deposition: Programming schemes, processing and characterization for cold spraying</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Base shape generation and optimization for multi-axis hybrid additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129368⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36922/msam.2103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507831v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General-purpose numerical deposition modeling methodology based on mesh geometry reconstruction strategy in cold spray additive manufacturing system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic implementation of path design for spray deposition: Programming schemes, processing and characterization for cold spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lewke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 464, pp.129563. </w:t>
+              <w:t xml:space="preserve">, 2023, 458, pp.129368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507785v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray Trajectory Planning for Complex Structural Components in Robotized Cold Spray Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">General-purpose numerical deposition modeling methodology based on mesh geometry reconstruction strategy in cold spray additive manufacturing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sokore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-023-01696-x⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464, pp.129563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507774v1</w:t>
+                <w:t xml:space="preserve">hal-05507785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Low-Pressure Cold Spray Additive Manufacturing: Investigation of Kinematic Spray Parameters on Deposition and Properties</w:t>
+                <w:t xml:space="preserve">Spray Trajectory Planning for Complex Structural Components in Robotized Cold Spray Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verdy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (6), pp.1260-1271. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.71-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/3dp.2021.0260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-023-01696-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507782v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Image Segmentation to Identify In-flight Particles in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,1379 +2851,1379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">A framework for a knowledge based cold spray repairing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.1639-1647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-021-01770-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624693v2</w:t>
+                <w:t xml:space="preserve">hal-05507839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenyou Ma</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingkun Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.738-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624657v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Process Implementation to Enhance Cold Spray-Based Additive Manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rija-Nirina Raoelison</w:t>
+                <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyou Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-021-01205-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507889v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Artificial Neural Networks for Forecasting the HVOF Spray Process and HVOF Sprayed Coatings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Process Implementation to Enhance Cold Spray-Based Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qixin Zhu</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija-Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (5), pp.1329-1343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-021-01213-y⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.1284-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-021-01205-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507888v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">Implementation of Artificial Neural Networks for Forecasting the HVOF Spray Process and HVOF Sprayed Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qixin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.1329-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-021-01213-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507910v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and Prediction of Multi-layer Profile in Cold Spray Using Artificial Neural Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingkun Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.738-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-021-01212-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05507883v1</w:t>
+                <w:t xml:space="preserve">hal-05507910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spray trajectories on characteristics of cold-sprayed copper deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description and Prediction of Multi-layer Profile in Cold Spray Using Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126703⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.1453-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-021-01212-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507893v1</w:t>
+                <w:t xml:space="preserve">hal-05507883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenyou Ma</w:t>
+                <w:t xml:space="preserve">Influence of spray trajectories on characteristics of cold-sprayed copper deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjie Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 405, pp.126703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507913v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for a knowledge based cold spray repairing system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyou Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-021-01770-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05507839v1</w:t>
+                <w:t xml:space="preserve">hal-05507913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shuohong Gao</w:t>
+                <w:t xml:space="preserve">Stable layer-building strategy to enhance cold-spray-based additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.101356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507905v1</w:t>
+                <w:t xml:space="preserve">hal-05507895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4232,855 +4232,855 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuohong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.8303. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+              <w:t xml:space="preserve">, 2020, 55 (19), pp.8303-8316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514835v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to simulate coating thickness in cold spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuohong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.8303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507903v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to simulate coating thickness in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 382, pp.125151 -. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Min Liu</w:t>
+                <w:t xml:space="preserve">A new approach to simulate coating thickness in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 382, pp.125151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507909v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable layer-building strategy to enhance cold-spray-based additive manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yicha Zhang</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35, pp.101356 -. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.128366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491070v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Min Liu</w:t>
+                <w:t xml:space="preserve">Stable layer-building strategy to enhance cold-spray-based additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.101356 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624673v1</w:t>
+                <w:t xml:space="preserve">hal-03491070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey modeling for thermal spray processing parameter analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5125,161 +5125,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable layer-building strategy to enhance cold-spray-based additive manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yicha Zhang</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35, pp.101356. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.128366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507895v1</w:t>
+                <w:t xml:space="preserve">hal-03624673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperparameter Optimization for Machine Learning Models Based on Bayesian Optimization</w:t>
               </w:r>
@@ -5399,77 +5399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and analysis of high velocity oxy fuel (HVOF) sprayed coating using artiﬁcial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5533,51 +5533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of substrate heat accumulation on the cold sprayed Ni coating quality: Microstructure evolution and tribological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,51 +5719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59, pp.297-304. </w:t>
@@ -5807,325 +5807,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthened Peening Effect on Metallurgical Bonding Formation in Cold Spray Additive Manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renzhong Huang</w:t>
+                <w:t xml:space="preserve">Prediction and analysis of high velocity oxy fuel (HVOF) sprayed coating using artiﬁcial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-019-00854-4⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 378, pp.124988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507921v1</w:t>
+                <w:t xml:space="preserve">hal-05507916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and analysis of high velocity oxy fuel (HVOF) sprayed coating using artiﬁcial neural network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Strengthened Peening Effect on Metallurgical Bonding Formation in Cold Spray Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124988⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.769-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-019-00854-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507916v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of substrate heat accumulation on the cold sprayed Ni coating quality: Microstructure evolution and tribological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,741 +6215,741 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spraying of thermally softened Ni-coated FeSiAl composite powder: Microstructure characterization, tribological performance and magnetic property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ying Chun Xie</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Materials &amp; Design, 160, pp.270-283. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+              <w:t xml:space="preserve">, 2018, 160, pp.270-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318850v1</w:t>
+                <w:t xml:space="preserve">hal-05507956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallization of polyether ether ketone (PEEK) by copper coating via cold spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chunjie Huang</w:t>
+                <w:t xml:space="preserve">Cold spraying of thermally softened Ni-coated FeSiAl composite powder: Microstructure characterization, tribological performance and magnetic property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Yue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Chun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.02.087⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Materials &amp; Design, 160, pp.270-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05507958v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of oxide film’s cleaning effect into the metallurgical bonding during cold spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Metallization of polyether ether ketone (PEEK) by copper coating via cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhongming Ren</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xincheng Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2017.09.024⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 342, pp.209-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.02.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508016v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spray angle on Ni particle deposition behaviour in cold spray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the role of oxide film’s cleaning effect into the metallurgical bonding during cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02670844.2017.1312221⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2017.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508014v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold spraying of thermally softened Ni-coated FeSiAl composite powder: Microstructure characterization, tribological performance and magnetic property</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Effect of spray angle on Ni particle deposition behaviour in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.025⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), pp.352-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2017.1312221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507956v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel spiral trajectory for damage component recovery with cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6957,51 +6957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 309, pp.719-728. </w:t>
@@ -7473,77 +7473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of transient coating build-up and heat transfer in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7613,946 +7613,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the interfacial bonding between particles and substrate in angular cold spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Nozzle Mounting Method Optimization Based on Robot Kinematic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.03.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.1138-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-016-0429-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508025v1</w:t>
+                <w:t xml:space="preserve">hal-05508024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the particle behavior in a pulsed arc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohua Feng</w:t>
+                <w:t xml:space="preserve">Evaluation of the interfacial bonding between particles and substrate in angular cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.020⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.76-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319273v1</w:t>
+                <w:t xml:space="preserve">hal-05508025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nozzle Mounting Method Optimization Based on Robot Kinematic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+                <w:t xml:space="preserve">Study of the particle behavior in a pulsed arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohua Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 287, pp.113-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-016-0429-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508024v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Robot Trajectory Auto-generation Strategy in Thermal Spraying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an Emulator for the Plasma Process Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenhua Cai</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-015-0282-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2159-5275/2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508032v1</w:t>
+                <w:t xml:space="preserve">hal-05508047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the behavior of particles sprayed by a single-cathode plasma torch based on a nonlinear autoregressive exogenous model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer-Aided Robot Trajectory Auto-generation Strategy in Thermal Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhai Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Liu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chunnian Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.10.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (7), pp.1235-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-015-0282-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508036v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Emulator for the Plasma Process Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taikai Liu</w:t>
+                <w:t xml:space="preserve">Estimating the behavior of particles sprayed by a single-cathode plasma torch based on a nonlinear autoregressive exogenous model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 268, pp.284-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.10.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17265/2159-5275/2015.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508047v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematic Optimization of Robot Trajectories for Thermal Spray Coating Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23 (3), pp.296-303. </w:t>
+              <w:t xml:space="preserve">, 2014, 23 (8), pp.1382-1389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-014-0137-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149853v1</w:t>
+                <w:t xml:space="preserve">hal-05508037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and tensile properties of iron parts fabricated by selective laser melting</w:t>
               </w:r>
@@ -8674,847 +8674,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Optimization of Robot Trajectories for Thermal Spray Coating Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23 (8), pp.1382-1389. </w:t>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.296-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-014-0137-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508037v1</w:t>
+                <w:t xml:space="preserve">hal-04149853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Spray Distance and Scanning Step on the Coating Thickness Uniformity in Cold Spray Process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma Spray Process Operating Parameters Optimization Based on Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-013-0002-0⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.1025-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-013-9475-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508043v1</w:t>
+                <w:t xml:space="preserve">hal-05508048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+                <w:t xml:space="preserve">The Effect of Spray Distance and Scanning Step on the Coating Thickness Uniformity in Cold Spray Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunnian Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23 (3), pp.296-303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.354-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-013-0002-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508042v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Spray Process Operating Parameters Optimization Based on Artificial Intelligence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-013-9475-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05508048v1</w:t>
+                <w:t xml:space="preserve">hal-05508042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of robot offline programming in thermal spraying</w:t>
+                <w:t xml:space="preserve">Application of External Axis in Robot-Assisted Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 206 (19-20), pp.3875-3882. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (6), pp.1203-1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.03.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-012-9818-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508053v1</w:t>
+                <w:t xml:space="preserve">hal-05508052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of External Axis in Robot-Assisted Thermal Spraying</w:t>
+                <w:t xml:space="preserve">Application of robot offline programming in thermal spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dandan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (6), pp.1203-1215. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 206 (19-20), pp.3875-3882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-012-9818-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508052v1</w:t>
+                <w:t xml:space="preserve">hal-05508053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Robot Kinematics on the Coating Thickness Uniformity</w:t>
               </w:r>
@@ -9661,103 +9661,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Deposition Profile Based Toolpath Generation and Optimization for Additive Volume Building in Hybrid Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 2021 Annual International Solid Freeform Fabrication Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vitual Event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9891,51 +9891,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (35)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10247,51 +10247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.469-482, 2024, </w:t>
@@ -10329,90 +10329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Treatment Effects on Structural and Mechanical Features of Cold Sprayed 3D Aluminium Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sokore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.724-731, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10446,90 +10446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Pore Formation during the Cold Spray Additive Manufacturing of a Bulk Aluminum Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sokore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.743-750, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10557,455 +10557,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for 3D Volume Building in Cold Spray Additive Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander List</w:t>
+                <w:t xml:space="preserve">Property Characterization of Al1050 Bulk Cold Spray Deposits and Numerical Study of Thermomechanical Effects during the Additive Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sokore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Gärtner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">Rija Nrina Raoelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuohong Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.193-199, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0193⟩</w:t>
+              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.167-172, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507791v1</w:t>
+                <w:t xml:space="preserve">hal-05507796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of In Situ Observation Techniques for Understanding the Principles of the Cold Spray Coating Formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for 3D Volume Building in Cold Spray Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander List</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Gärtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Klassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.98-103, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0098⟩</w:t>
+              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.193-199, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507789v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a General Cold Spray Additive Manufacturing Framework for Fabricating Complex Structural Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of In Situ Observation Techniques for Understanding the Principles of the Cold Spray Coating Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhoukun Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.155-160, 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.98-103, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05507824v1</w:t>
+                <w:t xml:space="preserve">hal-05507789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Concept of Aerospike Nozzle for Cold Spray Additive Manufacturing—Towards a Potential Solution for Preventing the Issue of Clogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nrina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11059,187 +11055,191 @@
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Québec City, Canada. pp.229-234, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property Characterization of Al1050 Bulk Cold Spray Deposits and Numerical Study of Thermomechanical Effects during the Additive Growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">Towards a General Cold Spray Additive Manufacturing Framework for Fabricating Complex Structural Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhoukun Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.167-172, 2023, </w:t>
+              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.155-160, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507796v1</w:t>
+                <w:t xml:space="preserve">hal-05507824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Robotized Spraying Trajectory of Multi-Featured Parts in Cold Spray Additive Manufacturing System</w:t>
               </w:r>
@@ -11506,77 +11506,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toolpath Planning for Cold Spray Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija-Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11761,51 +11761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Identifying In-Flight Particles based on Digital Image Technologies in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11885,1705 +11885,1705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Knowledge-Based Design Methodology for Modular Robotic System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+                <w:t xml:space="preserve">Artificial Intelligent Aided Analysis and Prediction of High-Velocity Oxyfuel (HVOF) Sprayed Cr3C2-25NiCr Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Product Lifecycle Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_5⟩</w:t>
+              <w:t xml:space="preserve">ITSC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Yokohama, France. pp.158-164, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2019p0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507908v1</w:t>
+                <w:t xml:space="preserve">hal-05507920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligent Aided Analysis and Prediction of High-Velocity Oxyfuel (HVOF) Sprayed Cr3C2-25NiCr Coatings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hongjian Wu</w:t>
+                <w:t xml:space="preserve">Investigation of Particle/Substrate Bonding Between Copper Powder and Different Substrates in Cold Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yicha Zhang</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orlando, France. pp.262-269, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2018p0262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2019p0158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05507920v1</w:t>
+                <w:t xml:space="preserve">hal-05508013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Particle/Substrate Bonding Between Copper Powder and Different Substrates in Cold Spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Transient Coating Buildup and Thermal Analysis of Cold Spray Process by Finite Element Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Düsseldorf, France. pp.1086-1091, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2017p1086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2018p0262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508013v1</w:t>
+                <w:t xml:space="preserve">hal-05508019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Coating Buildup and Thermal Analysis of Cold Spray Process by Finite Element Modelling</w:t>
+                <w:t xml:space="preserve">Modelling of Coating Profile in Cold Spray and its Application in Offline Programming Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Shanghai, France. pp.327-332, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2016p0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2017p1086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508019v1</w:t>
+                <w:t xml:space="preserve">hal-05508028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the object recognition method based on random ferns for mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanlin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunnian Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 11th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hefei, France. IEEE, pp.579-584, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIEA.2016.7603651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Coating Profile in Cold Spray and its Application in Offline Programming Software</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A fast object segmentation method for mobile robots based on improved depth information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengpeng Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Zhuhai, France. IEEE, pp.1121-1126, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2015.7418922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2016p0327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508028v1</w:t>
+                <w:t xml:space="preserve">hal-05508030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast object segmentation method for mobile robots based on improved depth information</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chengpeng Du</w:t>
+                <w:t xml:space="preserve">Robot Kinematic Analysis for Torch Setup Optimization in Thermal Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Long Beach, France. pp.647-653, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2015p0647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBIO.2015.7418922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508030v1</w:t>
+                <w:t xml:space="preserve">hal-05508035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Kinematic Analysis for Torch Setup Optimization in Thermal Spraying</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+                <w:t xml:space="preserve">Optimization of an Emulator Based on Nonlinear Auto Regressive Model with Exogenous Inputs for an Atmospheric Plasma Spray Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Barcelona, France. pp.37-42, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2014p0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2015p0647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508035v1</w:t>
+                <w:t xml:space="preserve">hal-05508039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an Emulator Based on Nonlinear Auto Regressive Model with Exogenous Inputs for an Atmospheric Plasma Spray Torch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Depicting the Behavior of a Mono-Cathode Plasma Spray Torch with an Emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Busan, France. pp.365-376, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2013p0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2014p0037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508039v1</w:t>
+                <w:t xml:space="preserve">hal-05508050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depicting the Behavior of a Mono-Cathode Plasma Spray Torch with an Emulator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Montavon</w:t>
+                <w:t xml:space="preserve">Robot Trajectory Generated on Free-Form Work Pieces for Thermal Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Hua Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Hao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han-Lin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Nian Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Houston, France. pp.429-435, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2012p0429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2013p0365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508050v1</w:t>
+                <w:t xml:space="preserve">hal-05508055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray Operating Parameters Optimization Based on Artificial Intelligence during Plasma Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F. Kanta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Houston, France. pp.562-567, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2012p0562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Trajectory Generated on Free-Form Work Pieces for Thermal Spraying</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Coddet</w:t>
+                <w:t xml:space="preserve">New Method of Generating Robot Trajectory on Complex Geometric Workpiece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Hamburg, France. pp.1262-1266, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2011p1262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2012p0429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508055v1</w:t>
+                <w:t xml:space="preserve">hal-05508057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Method of Generating Robot Trajectory on Complex Geometric Workpiece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Cai</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Robot Trajectory for Free-form Surfaces in Thermal Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Hamburg, France. pp.1262-1266, 2011, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2011, Hamburg, France. pp.1110-1114, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2011p1110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2011p1262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508057v1</w:t>
+                <w:t xml:space="preserve">hal-05508058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Robot Trajectory for Free-form Surfaces in Thermal Spraying</w:t>
+                <w:t xml:space="preserve">The Improvements of Thermal Spray Toolkit, Extended Software for Robotic Off-Line Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
@@ -13601,842 +13601,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Singapore, France. pp.522-526, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2010p0522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2011p1110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508058v1</w:t>
+                <w:t xml:space="preserve">hal-05508061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Improvements of Thermal Spray Toolkit, Extended Software for Robotic Off-Line Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Fang</w:t>
+                <w:t xml:space="preserve">Heat Flux Controls by In Situ Laser Treatment for Thermal Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Las Vegas, France. pp.1056-1061, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2009p1056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2010p0522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508061v1</w:t>
+                <w:t xml:space="preserve">hal-05508063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Flux Controls by In Situ Laser Treatment for Thermal Spraying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefit of Surface Oxide Removal on Thermal Spray Coating Adhesion Using the PROTAL Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Danlos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S-H. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H-L. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Seattle, France. pp.1265-1270, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2006p1265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2009p1056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508063v1</w:t>
+                <w:t xml:space="preserve">hal-05508067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-Cr Coatings Deposited on a Magnesium Alloy Substrate Using the PROTAL Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Costil</w:t>
+                <w:t xml:space="preserve">S-H. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-L. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Seattle, France. pp.1253-1258, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2006p1253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Functions of Thermal Spray Toolkit—A Software Developed for Offline and Rapid Robot Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Seattle, France. pp.1437-1442, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2006p1437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Surface Oxide Removal on Thermal Spray Coating Adhesion Using the PROTAL Process</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Robotic Trajectory Autogeneration in Thermal Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Basel, France. pp.481-485, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2005p0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14446,276 +14329,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Spraying of 3D Parts – Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Spray Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.37-58, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003213185-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05507865v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NavWareSet: A Dataset of Socially Compliant and Non-Compliant Robot Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnata Brayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Alves Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iaroslav Okunevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Krajnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation robotique hors-ligne et contrôle en temps réel des trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Technologie Belfort-Montbéliard, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05508127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14783,51 +14820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D95DB6DA"/>
+    <w:nsid w:val="07CE20C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15014,51 +15051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sihao-deng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0307-4550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-8175-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichun Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidi Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.139385" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyong Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-01943-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02094-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02096-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoukun Shi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02116-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.08.064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sokore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13528-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lewke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander List" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104407" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinge Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kyriakou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botong Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.150180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01754-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Hong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/msam.2103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129368" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01696-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0260" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01285-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Xie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhong Huang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija-Nirina Raoelison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01205-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meimei Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01213-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01212-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126703" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507839v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01770-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101356" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Dong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeng Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/GS-12-2019-0063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507895v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507953v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Yun Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Xiong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Lei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11989/JEST.1674-862X.80904120" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124988" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.04.090" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.05.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CG539RP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00854-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Xie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chun Xie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507958v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Yan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.02.087" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHRJ2D5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Ren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.09.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJWR8Z9J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1312221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508023v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gojon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H92PRN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC2NF141-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zeng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZWP2CB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP47GB9S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.03.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S54TVHW1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Feng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXR7BFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-016-0429-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Quan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnian Zeng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0282-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508036v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.10.040" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4S4TNJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508047v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taikai Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5275/2015.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Dong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2013.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DB0LQK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0137-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0002-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508053v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Fang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.03.038" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8XWBX1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508052v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9818-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV9P0636-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508060v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9470-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FJH8CWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531354v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jimenez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495556v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Yelles Chaouche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Foufou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507739v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marconot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2025p0087" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0724" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507757v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0743" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507791v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#228;rtner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klassen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0193" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0098" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0155" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507798v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nrina Raoelison" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Vashishtha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sharma" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0229" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507796v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0167" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0160" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507840v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Raoelison" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0299" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507877v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5763-4_53" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507848v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokore" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0306" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0664" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507908v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2019p0158" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508013v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2018p0262" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508019v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2017p1086" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508026v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Hong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Ji" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2016.7603651" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508028v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2016p0327" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508030v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengpeng Du" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7418922" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508035v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2015p0647" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508039v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2014p0037" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2013p0365" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508054v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Kanta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0562" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508055v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Hua Cai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hao Deng" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Lin Liao" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Nian Zeng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0429" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508057v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeng" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1262" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508058v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1110" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508061v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2010p0522" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508063v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danlos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2009p1056" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508064v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H. Deng" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L. Liao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1253" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508069v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1437" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508067v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1265" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508071v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2005p0481" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507865v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003213185-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05508127v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sihao-deng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0307-4550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-8175-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichun Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidi Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.139385" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyong Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-01943-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02094-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02096-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoukun Shi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02116-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.08.064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01754-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sokore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13528-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lewke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander List" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104407" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinge Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kyriakou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botong Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.150180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Hong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/msam.2103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129563" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01696-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01285-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Xie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhong Huang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01770-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija-Nirina Raoelison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01205-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meimei Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Yu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01213-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01212-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126703" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101356" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125151" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Dong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeng Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/GS-12-2019-0063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507953v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Yun Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Xiong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Lei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11989/JEST.1674-862X.80904120" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124988" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.04.090" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.05.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CG539RP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507921v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00854-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Xie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chun Xie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Yan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.02.087" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHRJ2D5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Ren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.09.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJWR8Z9J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508014v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1312221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508023v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gojon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H92PRN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC2NF141-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zeng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZWP2CB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP47GB9S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508024v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-016-0429-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.03.036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S54TVHW1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Feng" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.020" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXR7BFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taikai Liu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5275/2015.01.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Quan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnian Zeng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0282-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508036v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.10.040" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4S4TNJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0137-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Dong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2013.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DB0LQK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508043v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0002-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Fang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9818-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV9P0636-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508053v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.03.038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8XWBX1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508060v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9470-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FJH8CWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531354v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jimenez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495556v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Yelles Chaouche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Foufou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507739v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marconot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2025p0087" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0724" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507757v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0743" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507796v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nrina Raoelison" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0167" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#228;rtner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klassen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507789v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0098" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507798v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Vashishtha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sharma" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0229" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507824v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0155" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0160" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507840v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Raoelison" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0299" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507877v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5763-4_53" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507848v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokore" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0306" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0664" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507920v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2019p0158" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508013v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2018p0262" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2017p1086" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508028v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2016p0327" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508026v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Hong" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Ji" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2016.7603651" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508030v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengpeng Du" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7418922" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508035v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2015p0647" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2014p0037" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508050v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2013p0365" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508055v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Hua Cai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hao Deng" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Lin Liao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Nian Zeng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0429" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Kanta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0562" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508057v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeng" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1262" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508058v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1110" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508061v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2010p0522" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508063v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danlos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2009p1056" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508067v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H. Deng" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L. Liao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1265" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508064v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1253" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508069v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1437" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508071v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2005p0481" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507865v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003213185-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231729v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnata Brayan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Alves Neto" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Okunevich" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Krajnik" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05508127v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>