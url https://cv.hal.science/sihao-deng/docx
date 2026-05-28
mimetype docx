--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -98,53 +98,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0307-4550</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=n6OmLs4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">C-8175-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -179,9465 +200,9465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dot-enhanced Co3O4/TiO2 type-II heterojunction chemiresistor for efficient 3-octanone monitoring in wheat mildew identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaichun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaidi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 451, pp.139385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2025.139385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-MOF-derived Co3O4 sensors for efficient 3-octanone biomarker monitoring in wheat mildew</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outlook of Industry 4.0 Integrated Technologies in Thermal Spray Processes and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengjie Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zichen Zheng</w:t>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (8), pp.3022-3051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-025-02096-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495536v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolutionizing Repair and Production: An Integrated Modular Cold Spray Additive Manufacturing System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison and Porosity Prediction Modeling of SPS Coatings Fabricated via Conventional and Cascaded Torches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Zhoukun Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 34 (2-3), pp.531-549. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-025-01943-3⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-025-02116-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507746v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Spray Additive Manufacturing as a Sustainable Route for FeNi-Based Ferromagnetic Alloy Production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+                <w:t xml:space="preserve">Co-MOF-derived Co3O4 sensors for efficient 3-octanone biomarker monitoring in wheat mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaichun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaidi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouredine Fenineche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jinyong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjie Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zichen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-025-02094-1⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 291, pp.127892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495516v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxide semiconductor-based heterojunctions synthesized by wet-chemical strategies for efficient volatile organic compounds detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Revolutionizing Repair and Production: An Integrated Modular Cold Spray Additive Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2-3), pp.531-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-025-01943-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2025.216735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05495527v1</w:t>
+                <w:t xml:space="preserve">hal-05507746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlook of Industry 4.0 Integrated Technologies in Thermal Spray Processes and Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yingchun Xie</w:t>
+                <w:t xml:space="preserve">Metal oxide semiconductor-based heterojunctions synthesized by wet-chemical strategies for efficient volatile organic compounds detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaichun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaidi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 538, pp.216735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2025.216735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-025-02096-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05495406v1</w:t>
+                <w:t xml:space="preserve">hal-05495527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and Porosity Prediction Modeling of SPS Coatings Fabricated via Conventional and Cascaded Torches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold Spray Additive Manufacturing as a Sustainable Route for FeNi-Based Ferromagnetic Alloy Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaowu Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+                <w:t xml:space="preserve">Hassan Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Darut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Fenineche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-025-02116-y⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 34 (8), pp.3134-3160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-025-02094-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495393v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid cold spray additive-subtractive manufacturing with adaptive path planning for autonomous repair of complex geometrical defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 152, pp.1037-1050. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2025.08.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-Dimensional Damaged Region Contour Extraction Approach for Cold Spray Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (4), pp.858-868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-024-01754-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of Al thick wall using high-pressure cold spraying: issues of porosity and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wembo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132 (7-8), pp.3389-3413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-024-13528-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D volume construction methodology for cold spray additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lewke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander List</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 92, pp.104407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical microporous Ni-based electrodes enable “Two Birds with One Stone” in highly efficient and robust anion exchange membrane water electrolysis (AEMWE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinge Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Kyriakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 486, pp.150180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2024.150180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Low-Pressure Cold Spray Additive Manufacturing: Investigation of Kinematic Spray Parameters on Deposition and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (6), pp.1260-1271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/3dp.2021.0260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base shape generation and optimization for multi-axis hybrid additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (4), pp.2103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36922/msam.2103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic implementation of path design for spray deposition: Programming schemes, processing and characterization for cold spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lewke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 458, pp.129368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General-purpose numerical deposition modeling methodology based on mesh geometry reconstruction strategy in cold spray additive manufacturing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 464, pp.129563. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray Trajectory Planning for Complex Structural Components in Robotized Cold Spray Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (1), pp.71-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-023-01696-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Image Segmentation to Identify In-flight Particles in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (1-2), pp.46-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-021-01285-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat treatment induced microstructural evolution, oxidation behavior and tribological properties of Fe-12Cr-9Ni-2Al steel (CX steel) prepared using selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoyang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingwen Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 429, pp.127982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding behavior of Bi-metal-deposits produced by hybrid cold spray additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiming Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 299, pp.117375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for a knowledge based cold spray repairing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (6), pp.1639-1647. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-021-01770-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoyang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingkun Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104, pp.738-743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of Artificial Neural Networks for Forecasting the HVOF Spray Process and HVOF Sprayed Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xingchen Yan</w:t>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenyou Ma</w:t>
+                <w:t xml:space="preserve">Zexin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qixin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.1329-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-021-01213-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624657v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Process Implementation to Enhance Cold Spray-Based Additive Manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rija-Nirina Raoelison</w:t>
+                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingkun Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-021-01205-y⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.738-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507889v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Artificial Neural Networks for Forecasting the HVOF Spray Process and HVOF Sprayed Coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meimei Liu</w:t>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zexin Yu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Qixin Zhu</w:t>
+                <w:t xml:space="preserve">Wenyou Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-021-01213-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507888v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">New Process Implementation to Enhance Cold Spray-Based Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija-Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.1284-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-021-01205-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507910v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and Prediction of Multi-layer Profile in Cold Spray Using Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (6), pp.1453-1463. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-021-01212-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spray trajectories on characteristics of cold-sprayed copper deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunjie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 405, pp.126703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongdong Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyou Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 73, pp.151-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable layer-building strategy to enhance cold-spray-based additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35, pp.101356. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuohong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (19), pp.8303-8316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shuohong Gao</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.128366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514835v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to simulate coating thickness in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 382, pp.125151 -. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+              <w:t xml:space="preserve">, 2020, 382, pp.125151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488679v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to simulate coating thickness in cold spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuohong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.8303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507903v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xingchen Yan</w:t>
+                <w:t xml:space="preserve">A new approach to simulate coating thickness in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Min Liu</w:t>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 382, pp.125151 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507909v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable layer-building strategy to enhance cold-spray-based additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35, pp.101356 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey modeling for thermal spray processing parameter analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grey Systems: Theory and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, IFIP Advances in Information and Communication Technology, 10 (3), pp.265-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/GS-12-2019-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 277, pp.128366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperparameter Optimization for Machine Learning Models Based on Bayesian Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiu-Yun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Dong Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (1), pp.26-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11989/JEST.1674-862X.80904120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and analysis of high velocity oxy fuel (HVOF) sprayed coating using artiﬁcial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 378, pp.124988 -. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 378, pp.124988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03488674v1</w:t>
+                <w:t xml:space="preserve">hal-05507916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of substrate heat accumulation on the cold sprayed Ni coating quality: Microstructure evolution and tribological performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Strengthened Peening Effect on Metallurgical Bonding Formation in Cold Spray Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.769-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-019-00854-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.04.090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03485870v1</w:t>
+                <w:t xml:space="preserve">hal-05507921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spherical surface coating thickness model for a robotized thermal spray system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Prediction and analysis of high velocity oxy fuel (HVOF) sprayed coating using artiﬁcial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meimei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcim.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 378, pp.124988 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05507918v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and analysis of high velocity oxy fuel (HVOF) sprayed coating using artiﬁcial neural network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Effects of substrate heat accumulation on the cold sprayed Ni coating quality: Microstructure evolution and tribological performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 378, pp.124988. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124988⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 371, pp.185 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.04.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507916v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthened Peening Effect on Metallurgical Bonding Formation in Cold Spray Additive Manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renzhong Huang</w:t>
+                <w:t xml:space="preserve">A spherical surface coating thickness model for a robotized thermal spray system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (4), pp.769-779. </w:t>
+              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.297-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-019-00854-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rcim.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507921v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of substrate heat accumulation on the cold sprayed Ni coating quality: Microstructure evolution and tribological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 371, pp.185-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.04.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spraying of thermally softened Ni-coated FeSiAl composite powder: Microstructure characterization, tribological performance and magnetic property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 160, pp.270-283. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spraying of thermally softened Ni-coated FeSiAl composite powder: Microstructure characterization, tribological performance and magnetic property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Chun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Materials &amp; Design, 160, pp.270-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallization of polyether ether ketone (PEEK) by copper coating via cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xincheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunjie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 342, pp.209-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.02.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of oxide film’s cleaning effect into the metallurgical bonding during cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongming Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 210, pp.199-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2017.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spray angle on Ni particle deposition behaviour in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (5), pp.352-360. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2017.1312221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel spiral trajectory for damage component recovery with cold spray</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A feasible strategy to balance the crystallinity and specific surface area of metal oxide nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Yin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verdy</w:t>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.10.096⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.46424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep46424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508023v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A feasible strategy to balance the crystallinity and specific surface area of metal oxide nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Liu</w:t>
+                <w:t xml:space="preserve">A novel spiral trajectory for damage component recovery with cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Xu</w:t>
+                <w:t xml:space="preserve">Sébastien Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Deng</w:t>
+                <w:t xml:space="preserve">Shuo Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.46424. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 309, pp.719-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep46424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.10.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508022v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of coating thickness distribution and its application in offline programming software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 318, pp.315-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of mechanical, tribological and morphological properties of nitrogenated diamond-like carbon films by gradient nitrogen doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76, pp.132-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of transient coating build-up and heat transfer in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 326, pp.355-365. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozzle Mounting Method Optimization Based on Robot Kinematic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (6), pp.1138-1148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-016-0429-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the interfacial bonding between particles and substrate in angular cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 173, pp.76-79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the particle behavior in a pulsed arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohua Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 287, pp.113-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Emulator for the Plasma Process Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taikai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17265/2159-5275/2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Aided Robot Trajectory Auto-generation Strategy in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhai Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunnian Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (7), pp.1235-1245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-015-0282-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the behavior of particles sprayed by a single-cathode plasma torch based on a nonlinear autoregressive exogenous model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 268, pp.284-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Optimization of Robot Trajectories for Thermal Spray Coating Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Liang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (8), pp.1382-1389. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-014-0137-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and tensile properties of iron parts fabricated by selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shujuan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp.451-460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlastec.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (3), pp.296-303. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Spray Process Operating Parameters Optimization Based on Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (5), pp.1025-1041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11090-013-9475-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Spray Distance and Scanning Step on the Coating Thickness Uniformity in Cold Spray Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunnian Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (3), pp.354-362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-013-0002-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (3), pp.296-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of External Axis in Robot-Assisted Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dandan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (6), pp.1203-1215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-012-9818-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of robot offline programming in thermal spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dandan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 206 (19-20), pp.3875-3882. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.03.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Robot Kinematics on the Coating Thickness Uniformity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (4), pp.796-804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-010-9470-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9647,267 +9668,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Deposition Profile Based Toolpath Generation and Optimization for Additive Volume Building in Hybrid Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Hong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhiping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 2021 Annual International Solid Freeform Fabrication Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vitual Event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Knowledge-Based Design Methodology for Modular Robotic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.50-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9917,4409 +9938,4409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digital Twins Framework for Managing Building Environmental Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Yelles Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebti Foufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product Lifecycle Management. PLM in the Age of Model-Based Engineering in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Seville, Spain. 772, Springer Nature Switzerland, pp.129-138, 2026, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-09700-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Performance and Microstructural Characterization of Cold Sprayed Ferromagnetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Fenineche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marconot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.87-92, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2025p0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Integrated Modular Cold Spray Additive Manufacturing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.469-482, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2024p0469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Treatment Effects on Structural and Mechanical Features of Cold Sprayed 3D Aluminium Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.724-731, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2024p0724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Pore Formation during the Cold Spray Additive Manufacturing of a Bulk Aluminum Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.743-750, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2024p0743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property Characterization of Al1050 Bulk Cold Spray Deposits and Numerical Study of Thermomechanical Effects during the Additive Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nrina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuohong Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Québec City, France. pp.167-172, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for 3D Volume Building in Cold Spray Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander List</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Gärtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Klassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Québec City, France. pp.193-199, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of In Situ Observation Techniques for Understanding the Principles of the Cold Spray Coating Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhoukun Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Québec City, France. pp.98-103, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concept of Aerospike Nozzle for Cold Spray Additive Manufacturing—Towards a Potential Solution for Preventing the Issue of Clogging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amit Sharma</w:t>
+                <w:t xml:space="preserve">Towards a General Cold Spray Additive Manufacturing Framework for Fabricating Complex Structural Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhoukun Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Québec City, Canada. pp.229-234, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0229⟩</w:t>
+              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.155-160, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507798v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a General Cold Spray Additive Manufacturing Framework for Fabricating Complex Structural Components</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costil</w:t>
+                <w:t xml:space="preserve">A Concept of Aerospike Nozzle for Cold Spray Additive Manufacturing—Towards a Potential Solution for Preventing the Issue of Clogging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija Nrina Raoelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Vashishtha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Québec City, France. pp.155-160, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0155⟩</w:t>
+              <w:t xml:space="preserve">, May 2023, Québec City, Canada. pp.229-234, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2023p0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507824v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Robotized Spraying Trajectory of Multi-Featured Parts in Cold Spray Additive Manufacturing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, France. pp.160-163, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2022p0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies and Analyses for Robot Trajectory Optimization in Thermal and Kinetic Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-N. Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, France. pp.299-305, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2022p0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toolpath Planning for Cold Spray Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija-Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Advanced Surface Enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, ONLINE, France. Springer Singapore, pp.240-243, 2022, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-5763-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective of 3D Near-Net-Shape Additive Manufacturing by Cold Spraying: An Empirical Study Using Pure Al Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-N. Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, France. pp.306-313, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2022p0306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Identifying In-Flight Particles based on Digital Image Technologies in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, France. pp.664-675, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligent Aided Analysis and Prediction of High-Velocity Oxyfuel (HVOF) Sprayed Cr3C2-25NiCr Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meimei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Yokohama, France. pp.158-164, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2019p0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Particle/Substrate Bonding Between Copper Powder and Different Substrates in Cold Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orlando, France. pp.262-269, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2018p0262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Coating Buildup and Thermal Analysis of Cold Spray Process by Finite Element Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Düsseldorf, France. pp.1086-1091, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2017p1086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Coating Profile in Cold Spray and its Application in Offline Programming Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Shanghai, France. pp.327-332, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2016p0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the object recognition method based on random ferns for mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanlin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunnian Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 11th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hefei, France. IEEE, pp.579-584, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIEA.2016.7603651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast object segmentation method for mobile robots based on improved depth information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanlin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengpeng Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Zhuhai, France. IEEE, pp.1121-1126, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBIO.2015.7418922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Kinematic Analysis for Torch Setup Optimization in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Long Beach, France. pp.647-653, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2015p0647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an Emulator Based on Nonlinear Auto Regressive Model with Exogenous Inputs for an Atmospheric Plasma Spray Torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Barcelona, France. pp.37-42, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2014p0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depicting the Behavior of a Mono-Cathode Plasma Spray Torch with an Emulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Busan, France. pp.365-376, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2013p0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Trajectory Generated on Free-Form Work Pieces for Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen-Hua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-Hao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han-Lin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Nian Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Houston, France. pp.429-435, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2012p0429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray Operating Parameters Optimization Based on Artificial Intelligence during Plasma Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F. Kanta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Houston, France. pp.562-567, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2012p0562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Method of Generating Robot Trajectory on Complex Geometric Workpiece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Hamburg, France. pp.1262-1266, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2011p1262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Robot Trajectory for Free-form Surfaces in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Hamburg, France. pp.1110-1114, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2011p1110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Improvements of Thermal Spray Toolkit, Extended Software for Robotic Off-Line Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Singapore, France. pp.522-526, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2010p0522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Flux Controls by In Situ Laser Treatment for Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Las Vegas, France. pp.1056-1061, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2009p1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of Surface Oxide Removal on Thermal Spray Coating Adhesion Using the PROTAL Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-H. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-L. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Seattle, France. pp.1265-1270, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2006p1265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-Cr Coatings Deposited on a Magnesium Alloy Substrate Using the PROTAL Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-H. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-L. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Seattle, France. pp.1253-1258, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2006p1253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Functions of Thermal Spray Toolkit—A Software Developed for Offline and Rapid Robot Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Seattle, France. pp.1437-1442, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2006p1437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Trajectory Autogeneration in Thermal Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Basel, France. pp.481-485, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2005p0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14329,159 +14350,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Spraying of 3D Parts – Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Spray Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.37-58, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003213185-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14491,151 +14512,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NavWareSet: A Dataset of Socially Compliant and Non-Compliant Robot Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnata Brayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Alves Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iaroslav Okunevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Krajnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14645,114 +14666,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation robotique hors-ligne et contrôle en temps réel des trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Technologie Belfort-Montbéliard, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05508127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14820,51 +14841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07CE20C2"/>
+    <w:nsid w:val="C7675D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15051,51 +15072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sihao-deng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0307-4550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-8175-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichun Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidi Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.139385" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyong Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-01943-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02094-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02096-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoukun Shi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02116-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.08.064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01754-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sokore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13528-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lewke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander List" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104407" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinge Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kyriakou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botong Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.150180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Hong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/msam.2103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129563" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01696-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01285-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Xie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhong Huang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01770-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija-Nirina Raoelison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01205-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meimei Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Yu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01213-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01212-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126703" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101356" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125151" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Dong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeng Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/GS-12-2019-0063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507953v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Yun Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Xiong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Lei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11989/JEST.1674-862X.80904120" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124988" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.04.090" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.05.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CG539RP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507921v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00854-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Xie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chun Xie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Yan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.02.087" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHRJ2D5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Ren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.09.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJWR8Z9J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508014v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1312221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508023v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gojon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H92PRN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC2NF141-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zeng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZWP2CB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP47GB9S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508024v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-016-0429-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.03.036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S54TVHW1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Feng" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.020" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXR7BFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taikai Liu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5275/2015.01.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Quan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnian Zeng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0282-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508036v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.10.040" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4S4TNJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0137-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Dong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2013.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DB0LQK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508043v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0002-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Fang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9818-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV9P0636-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508053v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.03.038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8XWBX1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508060v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9470-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FJH8CWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531354v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jimenez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495556v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Yelles Chaouche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Foufou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507739v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marconot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2025p0087" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0724" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507757v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0743" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507796v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nrina Raoelison" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0167" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#228;rtner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klassen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507789v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0098" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507798v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Vashishtha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sharma" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0229" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507824v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0155" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0160" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507840v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Raoelison" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0299" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507877v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5763-4_53" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507848v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokore" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0306" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0664" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507920v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2019p0158" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508013v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2018p0262" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2017p1086" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508028v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2016p0327" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508026v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Hong" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Ji" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2016.7603651" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508030v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengpeng Du" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7418922" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508035v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2015p0647" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2014p0037" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508050v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2013p0365" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508055v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Hua Cai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hao Deng" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Lin Liao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Nian Zeng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0429" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Kanta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0562" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508057v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeng" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1262" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508058v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1110" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508061v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2010p0522" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508063v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danlos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2009p1056" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508067v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H. Deng" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L. Liao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1265" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508064v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1253" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508069v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1437" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508071v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2005p0481" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507865v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003213185-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231729v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnata Brayan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Alves Neto" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Okunevich" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Krajnik" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05508127v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sihao-deng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0307-4550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=n6OmLs4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-8175-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichun Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidi Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.139385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02096-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoukun Shi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02116-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyong Xu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Han" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-01943-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02094-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.08.064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01754-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sokore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13528-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lewke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander List" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104407" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinge Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kyriakou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botong Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.150180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Hong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/msam.2103" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01696-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01285-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Xie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Xie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhong Huang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117375" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01770-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meimei Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Yu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01213-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija-Nirina Raoelison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01205-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-021-01212-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126703" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101356" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125151" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Dong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeng Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/GS-12-2019-0063" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Yun Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Xiong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Lei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11989/JEST.1674-862X.80904120" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124988" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00854-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.04.090" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.05.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CG539RP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Xie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chun Xie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Yan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.02.087" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHRJ2D5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Ren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.09.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJWR8Z9J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1312221" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46424" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508023v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gojon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.096" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H92PRN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508021v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.044" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC2NF141-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zeng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Chen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.05.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZWP2CB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.069" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP47GB9S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508024v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-016-0429-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508025v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.03.036" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S54TVHW1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Feng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTXR7BFR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508047v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taikai Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5275/2015.01.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Quan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnian Zeng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0282-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508036v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.10.040" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4S4TNJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508037v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0137-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Dong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2013.09.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DB0LQK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508043v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0002-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Fang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9818-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV9P0636-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.03.038" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8XWBX1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9470-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FJH8CWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531354v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753131v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jimenez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495556v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Yelles Chaouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Foufou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_13" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507739v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marconot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2025p0087" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507765v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0469" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0724" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507757v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0743" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507796v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nrina Raoelison" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0167" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507791v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#228;rtner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klassen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0193" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0098" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507824v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0155" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507798v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Vashishtha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sharma" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0229" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507845v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0160" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507840v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Raoelison" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0299" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507877v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5763-4_53" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokore" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0306" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507886v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0664" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2019p0158" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508013v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2018p0262" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508019v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2017p1086" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508028v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2016p0327" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508026v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Hong" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Ji" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2016.7603651" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508030v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengpeng Du" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7418922" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508035v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2015p0647" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508039v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2014p0037" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2013p0365" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508055v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Hua Cai" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hao Deng" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Lin Liao" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Nian Zeng" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0429" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508054v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Kanta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2012p0562" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508057v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeng" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1262" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508058v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2011p1110" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508061v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2010p0522" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508063v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danlos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2009p1056" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508067v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H. Deng" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L. Liao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1265" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508064v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1253" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508069v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2006p1437" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508071v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2005p0481" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507865v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003213185-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231729v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnata Brayan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Alves Neto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Okunevich" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Krajnik" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05508127v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>