--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -279,1449 +279,1449 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing employees' sustainable commitment in SMEs: an organizational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Plotnytska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldona Glińska-Neweś</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIMaR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIBER (, May 2025, Pavia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment méta-organiser un &amp;quot;social skill ecosystem&amp;quot; ? Le cas de l'identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop MetaOrgTrans, rencontre Cameroun-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEST, Mar 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méta-organisation et mise en visibilité des écosystèmes sociaux de compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l'IUT Aix Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-organiser les écosystèmes sociaux de compétences : l’identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-organizing social skill ecosystem : identifying local job opportunities for young workers in rural Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who are we together? The role of the meta-organizational identity construction on rule making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decision-making processes throughout meta-organizations' life cycle: A case study in the French cultural sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The link between the development of inter-organizational identification and the emergence of collective competence - A case study in the French cultural sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Management, Jun 2017, Glagow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How identification and collective skills interconnection can favor the success of inter-organizational collaboration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group of Organization Study, Jul 2017, Copenaghen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le lien entre l’identification et l’émergence d’une compétence collective, dans le cadre de projets inter-organisationnels dans le secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche en Gestion de l’Economie Sociale et Solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Mans, Dec 2016, Le Mans (72000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier le lien entre l’identification et l’émergence d’une compétence inter-organisationnelle, dans le cadre de projets inter-organisationnels dans le secteur culturel en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines, Nov 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact de la construction identitaire, au sein des groupes projets inter-organisationnels, sur l’émergence d’une compétence collective territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres interuniversitaire de l’Economie Sociale et Solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediation Work for Localization: The Role of a Place‐Based and Multi‐Stakeholder Meta‐Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Administration and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, open access (Wiley). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pad.70041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment de proximité en situation de télétravail : une affaire de management, et de managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ruiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liaisons sociales magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un projet inter-organisationnel dans l’Economie sociale et solidaire : quel lien entre l’identification et l’émergence d’une compétence inter-organisationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (246), pp.159-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.246.159-173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01141301v1</w:t>
-              </w:r>
-[...1070 lines deleted...]
-                <w:t xml:space="preserve">hal-03958140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2129,51 +2129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-world-of-meta-organizations-9781035342211.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03667753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.246.159-173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fablet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03727770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesse Michel Ajzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bahier-Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-world-of-meta-organizations-9781035342211.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03667753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fablet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03727770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.246.159-173" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesse Michel Ajzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bahier-Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>