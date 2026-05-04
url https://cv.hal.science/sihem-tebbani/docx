--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -147,2541 +147,2671 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model guided development of astaxanthin production in microalgae biofilms</w:t>
+                <w:t xml:space="preserve">Optimizing Unmanned Aerial Vehicle Battery Management for Energy‐Aware Mapping Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Morgado</w:t>
+                <w:t xml:space="preserve">Dora Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chachuat</w:t>
+                <w:t xml:space="preserve">Jurica Goricanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+                <w:t xml:space="preserve">Matko Orsag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91, pp.104201. </w:t>
+              <w:t xml:space="preserve">International Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/ijae/4071002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289754v1</w:t>
+                <w:t xml:space="preserve">hal-05592831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive monitoring of microalgae biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model guided development of astaxanthin production in microalgae biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chachuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fanesi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130520⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.104201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823672v1</w:t>
+                <w:t xml:space="preserve">hal-05289754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamics of astaxanthin production in Haematococcus pluvialis biofilms using a rotating biofilm‐based system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non-destructive monitoring of microalgae biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fanesi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.28624⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 398, pp.130520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388661v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a nonlinear model predictive controller regulating the acetate concentration in fed‐batch Escherichia coli BL21 ( DE3 ) cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Merouane Abadli</w:t>
+                <w:t xml:space="preserve">Exploring the dynamics of astaxanthin production in Haematococcus pluvialis biofilms using a rotating biofilm‐based system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dewasme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Control for Applications: Engineering and Industrial Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (3), pp.991-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adc2.95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bit.28624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545247v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Assessment of Robust control and Estimation of Acetate Concentration in Escherichia coli BL21(DE3) Fed-batch Cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of a nonlinear model predictive controller regulating the acetate concentration in fed‐batch Escherichia coli BL21 ( DE3 ) cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Abadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2021.108103⟩</w:t>
+              <w:t xml:space="preserve">Advanced Control for Applications: Engineering and Industrial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adc2.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263524v1</w:t>
+                <w:t xml:space="preserve">hal-03545247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Model Control Applied to E. coli BL21(DE3) Fed-Batch Cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An Experimental Assessment of Robust control and Estimation of Acetate Concentration in Escherichia coli BL21(DE3) Fed-batch Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Abadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr8070772⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.108103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2021.108103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941251v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study for the characterization of biogas production from cow dung and droppings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generic Model Control Applied to E. coli BL21(DE3) Fed-Batch Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Abadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dewasme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr8070772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32006/eeep.2019.1.5461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02413804v1</w:t>
+                <w:t xml:space="preserve">hal-02941251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum-time B-spline trajectories with corridor constraints. Application to cinematographic quadrotor flight plans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental study for the characterization of biogas production from cow dung and droppings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Younoussa Moussa Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanté Cellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sette Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 89, pp.190-203. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32006/eeep.2019.1.5461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275008v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearized min‐max robust model predictive control: Application to the control of a bioprocess</w:t>
+                <w:t xml:space="preserve">Minimum-time B-spline trajectories with corridor constraints. Application to cinematographic quadrotor flight plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gauthier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4754⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.190-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334153v1</w:t>
+                <w:t xml:space="preserve">hal-02275008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of lactic acid concentration in its bioproduction from wheat flour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Linearized min‐max robust model predictive control: Application to the control of a bioprocess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54, pp.202 - 213. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377733v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the continuous lactic acid production process from wheat flour</w:t>
+                <w:t xml:space="preserve">Regulation of lactic acid concentration in its bioproduction from wheat flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Karen Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thorigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Givry</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6949-7⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.202 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256880v1</w:t>
+                <w:t xml:space="preserve">hal-01377733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and software sensors design for anaerobic digestion process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling the continuous lactic acid production process from wheat flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thorigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp 147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6949-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643609v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of continuous cultures of Porphyridium purpureum in a photobioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling and software sensors design for anaerobic digestion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Chorukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sette Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Simeonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Becerra Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.62-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237345v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust-Adaptive Control Strategies for a Time Delay Bioelectrochemical Process Using Interval Observers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonlinear control of continuous cultures of Porphyridium purpureum in a photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dan Selisteanu</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Becerra Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123, pp.207 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.997⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01256895v1</w:t>
+                <w:t xml:space="preserve">hal-01237345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear predictive control for maximization of CO2 bio-fixation by microalgae in a photobioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust-Adaptive Control Strategies for a Time Delay Bioelectrochemical Process Using Interval Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Pareau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Selisteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00449-013-0928-0⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (5), pp.1767-1778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936841v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial production of enzymes: Nonlinear state and kinetic reaction rates estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonlinear predictive control for maximization of CO2 bio-fixation by microalgae in a photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emil Petre</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Georgeanu</w:t>
+                <w:t xml:space="preserve">Rayen Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (1), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00449-013-0928-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084338v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Predictive Control of Fed-Batch Cultures of Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microbial production of enzymes: Nonlinear state and kinetic reaction rates estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Selişteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vande Wouwer</w:t>
+                <w:t xml:space="preserve">Monica Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Georgeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2014.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495723v1</w:t>
+                <w:t xml:space="preserve">hal-01084338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of microalgal photobioreactor production based on total inorganic carbon in the medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Predictive Control of Fed-Batch Cultures of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arsène Isambert</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Boucher</w:t>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (7), pp.1112-1124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163491v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-loop optimization and trajectory tracking of a fed-batch bioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimation of microalgal photobioreactor production based on total inorganic carbon in the medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis‐cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.10.009⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (2), pp.14582-14587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339328v1</w:t>
+                <w:t xml:space="preserve">hal-04163491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Open-loop optimization and trajectory tracking of a fed-batch bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1933-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimisation and control of supply temperatures in district heating networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Tomography and Statistics, Special issue on Control Applications of Optimisation – applications of optimal control, robust control and stabilisation, applications in industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6, pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00213330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2691,10652 +2821,10652 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact-aware and cost-efficient optimal predictive maintenance scheduling for Gas Insulated Substations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IFAC Conference: SSSC - TDS -COSY 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task Grouping Optimization for Gas Insulated Substations (GIS) Predictive Maintenance: Trade-off between cost and environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Maintenance Scheduling and Task Clustering in Gas-Insulated Substations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaspard Monge Program for Optimization, Operations Research (PGMODAYS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Bioreactor Control Strategies for Sustainable Bioprocesses: Preparing Future Engineers for Environmental Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Biomethane Productivity of an Industrial Anaerobic Digestion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery management optimization for an energy-aware UAV mapping mission path planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurica Goricanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Tebbani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matko Orsag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2024, Vallette, France. pp.2645-2650, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of NMPC Strategies for Prioritized Multi-UAV Trajectory Tracking with Collision Avoidance in Agricultural Field Mapping Missions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aerospace Automatic Control Educational Programs: Industrial framework contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piet-Lahanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708571⟩</w:t>
+              <w:t xml:space="preserve">2024 IFAC Workshop on Aerospace Control Education (WACE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bertinoro, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784633v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerospace Automatic Control Educational Programs: Industrial framework contribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of NMPC Strategies for Prioritized Multi-UAV Trajectory Tracking with Collision Avoidance in Agricultural Field Mapping Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IFAC Workshop on Aerospace Control Education (WACE 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.484⟩</w:t>
+              <w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.1195-1200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692047v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive monitoring of biomass and astaxanthin in Haematococcus pluvialis biofilms: a reflectance spectroscopy approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Morgado Pereira</w:t>
+                <w:t xml:space="preserve">Nonlinear MPC for the multi-UAV system with allocated priority for collision avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fanesi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgalBBB 2023 - International Conference on Algal Biomass, Biofuels and Bioproducts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443800v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear MPC for the multi-UAV system with allocated priority for collision avoidance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Non-destructive monitoring of biomass and astaxanthin in Haematococcus pluvialis biofilms: a reflectance spectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morgado Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgalBBB 2023 - International Conference on Algal Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Waikoloa Beach Marriott, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351862v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive monitoring tools for biomass and astaxanthinproduction in Haematococcus pluvialis rotating biofilms: aspectroscopy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fanesi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering - ECCE'23 &amp; 7th European Congress of Applied Biotechnology - ECAB'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed multi-objective state-dependent MPC for mapping mission with multiple UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.305-310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid asymptotic-Kalman observer for estimation of microalgae growth in a closed photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.323-328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration Tests of a Spacecraft via a Switched Robust Controller-based Virtual Shaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samsul Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 17th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.12-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Dynamic Tracking Control of a Modal Parameter Varying Spacecraft avoiding Vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samsul Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bettachioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Caën, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icsc50472.2021.9666719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Specific Growth Rate for the Anaerobic Digestion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younoussa Moussa Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sette Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celou Kante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Mediterranean Conference on Control and Automation (MED 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Puglia, Italy, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/med51440.2021.9480197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sine Sweep Tracking Control of a Lightly-Damped Spacecraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samsul Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bettachioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sinaia ( virtual ), Romania. pp.286-291, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Continuous Anaerobic Digestion of Wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younoussa Moussa Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sette Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellou Kante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sinaia (virtual ), Romania. pp.596-601, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic model control of an Escherichia coli fed-batch culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Abadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on System Theory, Control and Computing (ICSTCC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sinaia, France. pp.212-217, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC.2019.8886116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadcopter-performed cinematographic flight plans using minimum jerk trajectories and predictive camera control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical resource allocation models for bioreactor optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th. International FOSBE 2018 - Foundations of Systems Biology in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of protein dynamics in batch bioprocess optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Benelux Meeting on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Soesterberg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear model predictive control of Escherichia coli culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Abadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Benelux Meeting on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Soesterberg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a realistic and integrated strain design in batch bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a micro-organisms culture in a fedbatch bioreactor using an intracellular model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Valletta, Malta. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2017.7984260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of propellers inertia and asymmetries on a V-shaped quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preprints of the 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10686-10690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosatellite attitude control using electromagnetic actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimization of metabolic pathways in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2016.7790684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linearized robust model predictive control applied to bioprocess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc.2016.7798882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of microalgae culture in the light changing conditions of solar photobioreactor production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of photobioreactor operation under fluctuating light conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based versus model-free control designs for improving microalgae growth in a closed photobioreactor: Some preliminary comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation, MED 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/med.2016.7535870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design for an octorotor for radar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback linearizing controller coupled to an Unscented Kalman filter for lactic acid regulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Octorotor UAVs for radar applications: Modeling and analysis for control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pareau</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Moreira Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.288-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01257002v1</w:t>
+                <w:t xml:space="preserve">hal-03034736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octorotor UAVs for radar applications: Modeling and analysis for control design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Feedback linearizing controller coupled to an Unscented Kalman filter for lactic acid regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matheus Moreira Beltrami</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03034736v1</w:t>
+                <w:t xml:space="preserve">hal-01257002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical predictive control strategy of microalgae culture in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Nonlinear Model Predictive Control for Regulation of Microalgae Culture in a Continuous Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, saint-petersbourg, Russia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octorotor UAVs for radar applications : modeling and analysis for control design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreira Matheus Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/red-uas.2015.7441019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Control of Lactic Acid Production Process from Wheat Flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC International Symposium on Advanced Control of Chemical Processes (ADCHEM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Whistler, Canada. pp.1087-1092, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Control Strategy based on Robust MPC and Integral Sliding mode - Application to a Continuous Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFAC Conference on Nonlinear Model Predictive Control NMPC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Séville, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive and adaptive control of bioprocesses. Modelling, identification, control applications for interconnected bioprocesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Selişteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCE'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Model Predictive Control of Microalgae Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YAS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Montpellier &amp; Narbonne, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive control of the light-to-microalgae ratio for Chlamydomonas reinhardtii in a photobioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust Nonlinear Model Predictive Controller Based on Sensitivity Analysis - Application to a Continuous Photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergiu Caraman</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Selişteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCE'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">IEEE MSC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nice / Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089938v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Nonlinear Model Predictive Controller Based on Sensitivity Analysis - Application to a Continuous Photobioreactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Predictive control of the light-to-microalgae ratio for Chlamydomonas reinhardtii in a photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dan Selişteanu</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MSC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Nice / Antibes, France</w:t>
+              <w:t xml:space="preserve">OCE'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086558v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the light-to-microalgae ratio in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on System Theory, Control, and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Sinaia, Romania. pp.393-398, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icstcc.2014.6982448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control strategy for continuous lactic acid production from wheat flour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Launcher atmospheric guidance based on nonlinear model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Espinosa Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GNC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal. pp.CD-Rom Proceedings</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086591v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Launcher atmospheric guidance based on nonlinear model predictive control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bioprocesses parameter estimation by heuristic optimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorin Sendrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaya Espinosa Ramos</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Selisteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">OCE'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999334v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprocesses parameter estimation by heuristic optimization techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Control strategy for continuous lactic acid production from wheat flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCE'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Metz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089859v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of microalgae culture in a continuous photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESBES-IFIBiop Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of lactic acid production from wheat flour: hydrolysis of starch proteins in batch fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Entzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESBES-IFIBiop Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Model Predictive Control for Regulation of Microalgae Culture in a Continuous Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Palermo, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2014.6961417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Chlamydomonas reinhardtii Growth in a Torus Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Computer Applications in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India. pp.72-77, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20131216-3-IN-2044.00053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and parameter identification of the batch lactic acid production process from wheat flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 17th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sinaïa, Romania. pp.238 - 243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc.2013.6688966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Moving Horizon State Estimation: Application to Bioprocesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Selişteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 17th International Conference on System Theory, Control and Computing (ICSTCC 2013) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sinaïa, Romania. pp.CD-Rom, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC.2013.6689014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Predictive Control for continuous Chlorella vulgaris culture in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.586 - 591, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2012.6265701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive non linéaire de la culture de microalgues pour la valorisation biologique de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail Commande Prédictive non Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Chlorella vulgaris growth rate in a continuous photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sette Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress - WC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-Rom, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth modeling of the green microalga Chlorella vulgaris in an air-lift photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress - WC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10603-10608, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval observer for Chlorella vulgaris culture in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Conference on Control Applications (CCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Denver, Colorado, United States. pp.774-779, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2011.6044419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the interval approach for Chlorella vulgaris biomass estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando - Floride, United States. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and identification of chlorella vulgaris culture in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European workshop Biotechnology of Microalgae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nuthetal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the growth model parameters for a culture of Chlorella vulgaris in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Workshop Biotechnology of Microalgae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Growth Model Parameters for a Culture of Chlorella Vulgaris in a Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Computer applications in biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. pp.431-436, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unscented Kalman Filter State and Parameter estimation in a photobioreactor for microalgae production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marafioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC International Symposium on Advanced Control of Chemical Processes (ADCHEM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Istanbul, Turkey. pp. 804-809, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20090712-4-TR-2008.00131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Model Approach to “Online” Performance Enhancement for Coal-fired Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Midou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Deprugney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Saint Petersbourg, Russia. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Retuning of Feedforward Controller – Application to the Airbrake Compensation of an Aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Puyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité pour l'identification d'un modèle paramétrique de culture de E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA 08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bucarest, Romania. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Strategy for Continuous Microalgae Cultivation Process in a Photobioreactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE International Conference on Control Applications (CCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, San Antonio, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2008.4629634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Tractable Off-line Robustified Controllers for Uncertain Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision ICARCV 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.2136-2141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear predictive control for continuous microalgae cultivation process in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision ICARCV 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.1373-1378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding a genetic algorithm with an ant colony for constrained optimization - an application to the Unit Commitment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Funchal - Madeira, Portugal. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear model Predictive Control applied to E. Coli cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.14570-14575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness analysis of nonlinear predictive control of fed-batch E. Coli cultures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aircraft Airbrakes Compensation Design Using Iterative Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Vande Wouwer</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation MED 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.564-569</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293769v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Airbrakes Compensation Design Using Iterative Inversion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robustness analysis of nonlinear predictive control of fed-batch E. Coli cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Alazard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation MED 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.564-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293955v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of microalgal photobioreactor production based on total inorganic carbon in the medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Commande par retour d'état linéarisant de la culture de microalgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress - WC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293366v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande par retour d'état linéarisant de la culture de microalgues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Estimation of microalgal photobioreactor production based on total inorganic carbon in the medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA 08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress - WC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343644v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear predictive control of E. Coli cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain van de Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop NMPC-SOFAP07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Automatic Tuning of an Aircraft Sideslip Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Mouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC Symposium On Automatic Control In Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards nonlinear model predictive control of fed-batch cultures of E.Coli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enhanced genetic algorithm with guarantee of feasibility for the Unit Commitment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain van de Wouwer</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MSC/CCA07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Singapore. pp.194-199</w:t>
+              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256826v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced genetic algorithm with guarantee of feasibility for the Unit Commitment problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards nonlinear model predictive control of fed-batch cultures of E.Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Mondon</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain van de Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IEEE MSC/CCA07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Singapore. pp.194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258314v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive non linéaire de la culture fed-batch de la bactérie E. Coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain van de Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupe de Travail « Commande prédictive non linéaire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglage automatique temps-réel de l'estimateur de dérapage d'un avion de transport</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs logiciels pour la culture de microalgues dans un photobioréacteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales et Nationales du GDR MACS, JDMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Reims, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">CRIEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258181v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs logiciels pour la culture de microalgues dans un photobioréacteur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Réglage automatique temps-réel de l'estimateur de dérapage d'un avion de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIEC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales et Nationales du GDR MACS, JDMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Reims, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258257v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A software sensor for estimation of microalgal photobioreactor cultures based on total inorganic carbon in the medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Workshop Biotechnology of Microalgae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nuthetal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local learning approach to real-time parameter estimation - Application to an Aircraft</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards a generic model structure of bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Vladu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Angers, France. pp.399-403</w:t>
+              <w:t xml:space="preserve">DYCOPS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Cancun, Mexico. pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257842v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a generic model structure of bioreactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A local learning approach to real-time parameter estimation - Application to an Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYCOPS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Cancun, Mexico. pp.255-260</w:t>
+              <w:t xml:space="preserve">ICINCO 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Angers, France. pp.399-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256557v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">District heating networks models : complexity, tractability and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Large Scale Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Gdansk, Poland. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation and control of supply temperatures in district heating networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Cachan, France. pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du fonctionnement d'un bioréacteur en mode fed-batch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information, Modélisation, Optimisation et commande en génie des procédés SIMO'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">District heating : a global approach to achieve high global efficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC workshop on Energy Saving Control in Plants and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Bansko, Bulgaria. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13346,495 +13476,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic optimization of predictive maintenance under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTD&amp;O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time, non-invasive monitoring of microalgae biofilm-based cultivation systems using reflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fanesi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring high-value compounds production in microalgae biofilm-based systems using FTIR-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fanesi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « photonique moyen infra-rouge » - MIR-Saclay 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unscented Kalman filter state estimation of anaerobic digestion of fruits and vegetables wastes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sette Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Chorukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeonov Ivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering and Environment Protection EEEP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Burgas, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13844,380 +13974,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofijación de CO2 por microalgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofixation de CO2 par les microalgues : Modélisation, estimation et commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, pp.156, 2014, 978-1-78405-040-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 Biofixation by Microalgae : Modeling, Estimation and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley ISTE, 192 p., 2014, 978-1-84821-598-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118984475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14227,914 +14357,914 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprocesses Parameter Estimation by Heuristic Optimization Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Sendrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Selisteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Model-Based Optimization and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26687-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Operation of a Lumostatic Microalgae Cultivation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Model-Based Optimization and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-319-26685-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26687-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant colonies for the unit commitment problem : from optimization to predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas Monmarché, Frédéric Guinand, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp. 119-138, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité pour l'identification d'un modèle paramétrique de culture E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatique avancée et Informatique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition de l'Académie Roumaine, pp.129-135, 2009, ISBN 978-973-27-1806-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonie de fourmis pour le problème d'affectation d'unités : de l'optimisation à la commande prédictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la coordination de Nicolas Monmarché, Frédéric Guinand, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis artificielles. Volume 1 : des bases de l'optimisation aux réalisations industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.153-173, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced genetic algorithm with guarantee of feasibility for the Unit Commitment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.291-302, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des lois de commande par approche fréquentielle &amp;quot;classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régulation industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Dunod, pp.175-200, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulateurs PI - PID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régulation industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Dunod, pp.217-241, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15144,143 +15274,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making aerial single-sequence shots with minimum jerk trajectories and predictive camera tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15290,223 +15420,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control under probabilistic safety constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chance-constrained optimal control for autonomous vehicles trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId324"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15574,51 +15704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B451D25"/>
+    <w:nsid w:val="C6FE2690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15805,51 +15935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sihem-tebbani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0388-2902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129225649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130520" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28624" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545247v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Abadli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dewasme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouwer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adc2.95" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8070772" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Moussa Bald&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant&#233; Cellou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sette Diop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2019.1.5461" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Rousseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Babel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.05.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334153v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Benattia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4754" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gonzalez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thorign&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Vanessa Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Givry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6949-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01643609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chorukova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Simeonov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra Celis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.11.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Petre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Selisteanu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.997" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LS57JWD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pareau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0928-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Seli&#351;teanu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Roman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Georgeanu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.07.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VG8B96L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vande Wouwer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.10.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVGTPF0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mondon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Anjos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Anjos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Novak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Goricanec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matko Orsag" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708571" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04692047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.484" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185737" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993881" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993822" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03944791v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsul Arefin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pasquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004352" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bettachioli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc50472.2021.9666719" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270235v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celou Kante" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med51440.2021.9480197" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034785v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259742" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Moussa Balde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellou Kante" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259735" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8886116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550309" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111230v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111237v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619629" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984260" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383387v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2016.7790684" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798882" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321296" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321298" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.182" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.113" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.285" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2014.6982448" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086591v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996938" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Espinosa Ramos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Sendrescu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Entzmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961417" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878989v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2013.6688966" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878986v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2013.6689014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265701" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761722v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640786v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01955" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Badea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2011.6044419" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640700v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0086" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00419278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marafioti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beauvois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090712-4-TR-2008.00131" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390589v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Midou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deprugney" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00419621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ronceray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouyon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Puyou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339343v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339317v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339334v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293963v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293955v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mouyon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puyou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00343644v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257215v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van de Wouwer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256826v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258314v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257224v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258181v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258257v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258199v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257842v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moyon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256557v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vladu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259022v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263508v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259023v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774549v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Anjos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443750v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445395v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262101v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeonov Ivan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999351v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984475" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256939v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_11" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256919v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_10" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529123v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418135v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hiret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322302v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260245v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260253v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852153v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441033v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Valli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422346v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sihem-tebbani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0388-2902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129225649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592831v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Novak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Goricanec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matko Orsag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijae/4071002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130520" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Abadli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dewasme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouwer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adc2.95" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8070772" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Moussa Bald&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant&#233; Cellou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sette Diop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2019.1.5461" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Babel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.05.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Benattia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thorign&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Vanessa Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Givry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6949-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01643609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chorukova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Simeonov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra Celis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.11.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Petre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Selisteanu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.997" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LS57JWD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0928-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Seli&#351;teanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Roman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Georgeanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.07.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VG8B96L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vande Wouwer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02470" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVGTPF0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mondon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Anjos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Langlois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Anjos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04692047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.484" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708571" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185737" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado Pereira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993881" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993822" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03944791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsul Arefin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pasquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004352" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bettachioli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc50472.2021.9666719" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celou Kante" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med51440.2021.9480197" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034785v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259742" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034724v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Moussa Balde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellou Kante" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259735" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8886116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550309" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619629" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984260" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2016.7790684" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798882" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321296" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321298" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.182" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.113" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257028v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.285" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089868v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2014.6982448" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Espinosa Ramos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Sendrescu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086591v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996938" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Entzmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961417" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2013.6688966" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2013.6689014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640786v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640782v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01955" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640757v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Badea" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2011.6044419" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495730v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524169v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495726v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0086" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00419278v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marafioti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beauvois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090712-4-TR-2008.00131" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Midou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deprugney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00419621v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ronceray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouyon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Puyou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339317v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293765v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293955v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puyou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00343644v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257215v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van de Wouwer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258171v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258314v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257224v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258257v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258181v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256557v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vladu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moyon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259022v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259023v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Anjos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443750v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445395v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262101v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeonov Ivan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106554v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999351v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984475" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256939v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_11" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256919v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_10" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529123v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418135v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452902v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hiret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322302v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260245v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260253v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852153v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Valli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>