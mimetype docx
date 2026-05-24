--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2795,440 +2795,440 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00213330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (91)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact-aware and cost-efficient optimal predictive maintenance scheduling for Gas Insulated Substations</w:t>
+                <w:t xml:space="preserve">Dynamic Maintenance Scheduling and Task Clustering for Gas-Insulated Substations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel F Anjos</w:t>
+                <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IFAC Conference: SSSC - TDS -COSY 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Optimization (OP26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, society for industrial and applied mathematics, Jun 2026, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008981v1</w:t>
+                <w:t xml:space="preserve">hal-05618279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Grouping Optimization for Gas Insulated Substations (GIS) Predictive Maintenance: Trade-off between cost and environmental impact</w:t>
+                <w:t xml:space="preserve">Optimization of Maintenance Scheduling and Task Clustering in Gas-Insulated Substations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Gaspard Monge Program for Optimization, Operations Research (PGMODAYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093462v1</w:t>
+                <w:t xml:space="preserve">hal-05464182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Maintenance Scheduling and Task Clustering in Gas-Insulated Substations</w:t>
+                <w:t xml:space="preserve">Task Grouping Optimization for Gas Insulated Substations (GIS) Predictive Maintenance: Trade-off between cost and environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaspard Monge Program for Optimization, Operations Research (PGMODAYS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464182v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Bioreactor Control Strategies for Sustainable Bioprocesses: Preparing Future Engineers for Environmental Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3244,1453 +3244,1440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Biomethane Productivity of an Industrial Anaerobic Digestion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery management optimization for an energy-aware UAV mapping mission path planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dora Novak</w:t>
+                <w:t xml:space="preserve">Environmental impact-aware and cost-efficient optimal predictive maintenance scheduling for Gas Insulated Substations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint IFAC Conference: SSSC - TDS -COSY 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Gif-Sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784605v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerospace Automatic Control Educational Programs: Industrial framework contribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Piet-Lahanier</w:t>
+                <w:t xml:space="preserve">A Comparative Study of NMPC Strategies for Prioritized Multi-UAV Trajectory Tracking with Collision Avoidance in Agricultural Field Mapping Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IFAC Workshop on Aerospace Control Education (WACE 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.484⟩</w:t>
+              <w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.1195-1200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692047v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of NMPC Strategies for Prioritized Multi-UAV Trajectory Tracking with Collision Avoidance in Agricultural Field Mapping Missions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dora Novak</w:t>
+                <w:t xml:space="preserve">Aerospace Automatic Control Educational Programs: Industrial framework contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piet-Lahanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708571⟩</w:t>
+              <w:t xml:space="preserve">2024 IFAC Workshop on Aerospace Control Education (WACE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bertinoro, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784633v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear MPC for the multi-UAV system with allocated priority for collision avoidance</w:t>
+                <w:t xml:space="preserve">Battery management optimization for an energy-aware UAV mapping mission path planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurica Goricanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matko Orsag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185737⟩</w:t>
+              <w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2024, Vallette, France. pp.2645-2650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351862v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive monitoring of biomass and astaxanthin in Haematococcus pluvialis biofilms: a reflectance spectroscopy approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+                <w:t xml:space="preserve">Nonlinear MPC for the multi-UAV system with allocated priority for collision avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgalBBB 2023 - International Conference on Algal Biomass, Biofuels and Bioproducts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443800v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Font</w:t>
+                <w:t xml:space="preserve">Non-destructive monitoring of biomass and astaxanthin in Haematococcus pluvialis biofilms: a reflectance spectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morgado Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgalBBB 2023 - International Conference on Algal Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Waikoloa Beach Marriott, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159671v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive monitoring tools for biomass and astaxanthinproduction in Haematococcus pluvialis rotating biofilms: aspectroscopy approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering - ECCE'23 &amp; 7th European Congress of Applied Biotechnology - ECAB'23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443825v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed multi-objective state-dependent MPC for mapping mission with multiple UAVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dora Novak</w:t>
+                <w:t xml:space="preserve">Non-destructive monitoring tools for biomass and astaxanthinproduction in Haematococcus pluvialis rotating biofilms: aspectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morgado Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering - ECCE'23 &amp; 7th European Congress of Applied Biotechnology - ECAB'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944607v1</w:t>
+                <w:t xml:space="preserve">hal-04443825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid asymptotic-Kalman observer for estimation of microalgae growth in a closed photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.323-328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration Tests of a Spacecraft via a Switched Robust Controller-based Virtual Shaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samsul Arefin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samsul Arefin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+                <w:t xml:space="preserve">Aurelien Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 17th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.12-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Dynamic Tracking Control of a Modal Parameter Varying Spacecraft avoiding Vibration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bettachioli</w:t>
+                <w:t xml:space="preserve">Distributed multi-objective state-dependent MPC for mapping mission with multiple UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Systems and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icsc50472.2021.9666719⟩</w:t>
+              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.305-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545443v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Specific Growth Rate for the Anaerobic Digestion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younoussa Moussa Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4699,3837 +4686,3889 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sette Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celou Kante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Mediterranean Conference on Control and Automation (MED 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Puglia, Italy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/med51440.2021.9480197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sine Sweep Tracking Control of a Lightly-Damped Spacecraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Dynamic Tracking Control of a Modal Parameter Varying Spacecraft avoiding Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samsul Arefin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samsul Arefin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Aurelien Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bettachioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259742⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caën, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icsc50472.2021.9666719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034785v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Continuous Anaerobic Digestion of Wastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younoussa Moussa Balde</w:t>
+                <w:t xml:space="preserve">Sine Sweep Tracking Control of a Lightly-Damped Spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samsul Arefin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bettachioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cellou Kante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Sinaia (virtual ), Romania. pp.596-601, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259735⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Sinaia ( virtual ), Romania. pp.286-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034724v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic model control of an Escherichia coli fed-batch culture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+                <w:t xml:space="preserve">Modeling of a Continuous Anaerobic Digestion of Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Moussa Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sette Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellou Kante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on System Theory, Control and Computing (ICSTCC 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2019.8886116⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sinaia (virtual ), Romania. pp.596-601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957784v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadcopter-performed cinematographic flight plans using minimum jerk trajectories and predictive camera control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+                <w:t xml:space="preserve">Generic model control of an Escherichia coli fed-batch culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Abadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dewasme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550309⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on System Theory, Control and Computing (ICSTCC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sinaia, France. pp.212-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2019.8886116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768193v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical resource allocation models for bioreactor optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">Quadcopter-performed cinematographic flight plans using minimum jerk trajectories and predictive camera control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th. International FOSBE 2018 - Foundations of Systems Biology in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.020⟩</w:t>
+              <w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736921v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of protein dynamics in batch bioprocess optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Dynamical resource allocation models for bioreactor optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Benelux Meeting on Systems and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th. International FOSBE 2018 - Foundations of Systems Biology in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111230v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear model predictive control of Escherichia coli culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Merouane Abadli</w:t>
+                <w:t xml:space="preserve">Integration of protein dynamics in batch bioprocess optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Benelux Meeting on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Soesterberg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111224v1</w:t>
+                <w:t xml:space="preserve">hal-02111230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a realistic and integrated strain design in batch bioreactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">Nonlinear model predictive control of Escherichia coli culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Abadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dewasme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th Benelux Meeting on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Soesterberg, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111237v1</w:t>
+                <w:t xml:space="preserve">hal-02111224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a micro-organisms culture in a fedbatch bioreactor using an intracellular model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Towards a realistic and integrated strain design in batch bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984260⟩</w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608200v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of propellers inertia and asymmetries on a V-shaped quadrotor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+                <w:t xml:space="preserve">Optimization of a micro-organisms culture in a fedbatch bioreactor using an intracellular model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Babel</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preprints of the 20th World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Valletta, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562854v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosatellite attitude control using electromagnetic actuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of propellers inertia and asymmetries on a V-shaped quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lacanau, France</w:t>
+              <w:t xml:space="preserve">Preprints of the 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10686-10690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383419v1</w:t>
+                <w:t xml:space="preserve">hal-01562854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and optimization of metabolic pathways in bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jeanne</w:t>
+                <w:t xml:space="preserve">Optimisation of microalgae culture in the light changing conditions of solar photobioreactor production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Artu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Fromion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgaEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383387v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linearized robust model predictive control applied to bioprocess</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
+                <w:t xml:space="preserve">Optimisation of photobioreactor operation under fluctuating light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Artu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637682v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of microalgae culture in the light changing conditions of solar photobioreactor production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Model-based versus model-free control designs for improving microalgae growth in a closed photobioreactor: Some preliminary comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation, MED 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/med.2016.7535870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941286v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of photobioreactor operation under fluctuating light conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariana Titica</w:t>
+                <w:t xml:space="preserve">Control design for an octorotor for radar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383377v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based versus model-free control designs for improving microalgae growth in a closed photobioreactor: Some preliminary comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and optimization of metabolic pathways in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariana Titica</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Join</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Fliess</w:t>
+                <w:t xml:space="preserve">Vincent V. Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation, MED 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/med.2016.7535870⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2016.7790684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312251v2</w:t>
+                <w:t xml:space="preserve">hal-01383387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for an octorotor for radar applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Nanosatellite attitude control using electromagnetic actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390098v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octorotor UAVs for radar applications: Modeling and analysis for control design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+                <w:t xml:space="preserve">A linearized robust model predictive control applied to bioprocess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441019⟩</w:t>
+              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7798882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034736v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback linearizing controller coupled to an Unscented Kalman filter for lactic acid regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t>
+                <w:t xml:space="preserve">Octorotor UAVs for radar applications : modeling and analysis for control design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pareau</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreira Matheus Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321296⟩</w:t>
+              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/red-uas.2015.7441019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257002v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical predictive control strategy of microalgae culture in a photobioreactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
+                <w:t xml:space="preserve">Adaptive Control of Lactic Acid Production Process from Wheat Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321298⟩</w:t>
+              <w:t xml:space="preserve">9th IFAC International Symposium on Advanced Control of Chemical Processes (ADCHEM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada. pp.1087-1092, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257011v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Nonlinear Model Predictive Control for Regulation of Microalgae Culture in a Continuous Photobioreactor</w:t>
+                <w:t xml:space="preserve">Hierarchical predictive control strategy of microalgae culture in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.182⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257021v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octorotor UAVs for radar applications : modeling and analysis for control design.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+                <w:t xml:space="preserve">Robust Nonlinear Model Predictive Control for Regulation of Microalgae Culture in a Continuous Photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/red-uas.2015.7441019⟩</w:t>
+              <w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, saint-petersbourg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259178v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Control of Lactic Acid Production Process from Wheat Flour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t>
+                <w:t xml:space="preserve">Hierarchical Control Strategy based on Robust MPC and Integral Sliding mode - Application to a Continuous Photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC International Symposium on Advanced Control of Chemical Processes (ADCHEM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.113⟩</w:t>
+              <w:t xml:space="preserve">5th IFAC Conference on Nonlinear Model Predictive Control NMPC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Séville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257041v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Control Strategy based on Robust MPC and Integral Sliding mode - Application to a Continuous Photobioreactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
+                <w:t xml:space="preserve">Octorotor UAVs for radar applications: Modeling and analysis for control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Moreira Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Conference on Nonlinear Model Predictive Control NMPC 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.285⟩</w:t>
+              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.288-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257028v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and adaptive control of bioprocesses. Modelling, identification, control applications for interconnected bioprocesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Selişteanu</w:t>
+                <w:t xml:space="preserve">Feedback linearizing controller coupled to an Unscented Kalman filter for lactic acid regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCE'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089868v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Model Predictive Control of Microalgae Culture</w:t>
+                <w:t xml:space="preserve">Robust Nonlinear Model Predictive Controller Based on Sensitivity Analysis - Application to a Continuous Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Selişteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YAS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Montpellier &amp; Narbonne, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE MSC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nice / Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999246v1</w:t>
+                <w:t xml:space="preserve">hal-01086558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Nonlinear Model Predictive Controller Based on Sensitivity Analysis - Application to a Continuous Photobioreactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive control of the light-to-microalgae ratio for Chlamydomonas reinhardtii in a photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dan Selişteanu</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MSC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Nice / Antibes, France</w:t>
+              <w:t xml:space="preserve">OCE'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086558v1</w:t>
+                <w:t xml:space="preserve">hal-01089938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive control of the light-to-microalgae ratio for Chlamydomonas reinhardtii in a photobioreactor</w:t>
+                <w:t xml:space="preserve">Control of the light-to-microalgae ratio in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCE'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on System Theory, Control, and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Sinaia, Romania. pp.393-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icstcc.2014.6982448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089938v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the light-to-microalgae ratio in a photobioreactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Launcher atmospheric guidance based on nonlinear model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergiu Caraman</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Espinosa Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on System Theory, Control, and Computing (ICSTCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GNC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal. pp.CD-Rom Proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icstcc.2014.6982448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01086700v1</w:t>
+                <w:t xml:space="preserve">hal-00999334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Launcher atmospheric guidance based on nonlinear model predictive control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+                <w:t xml:space="preserve">Bioprocesses parameter estimation by heuristic optimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorin Sendrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaya Espinosa Ramos</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Selisteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">OCE'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999334v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprocesses parameter estimation by heuristic optimization techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorin Sendrescu</w:t>
+                <w:t xml:space="preserve">Control strategy for continuous lactic acid production from wheat flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCE'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Metz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089859v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control strategy for continuous lactic acid production from wheat flour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Gonzalez</w:t>
+                <w:t xml:space="preserve">Nonlinear Model Predictive Control of Microalgae Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Benattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">YAS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Montpellier &amp; Narbonne, France. pp.CD-Rom Proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01086591v1</w:t>
+                <w:t xml:space="preserve">hal-00999246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of microalgae culture in a continuous photobioreactor</w:t>
               </w:r>
@@ -8833,545 +8872,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Chlamydomonas reinhardtii Growth in a Torus Photobioreactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive and adaptive control of bioprocesses. Modelling, identification, control applications for interconnected bioprocesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Selişteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Computer Applications in Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCE'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gif-sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878991v1</w:t>
+                <w:t xml:space="preserve">hal-01089868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and parameter identification of the batch lactic acid production process from wheat flour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Chlamydomonas reinhardtii Growth in a Torus Photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Caraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 17th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icstcc.2013.6688966⟩</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Computer Applications in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Mumbai, India. pp.72-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20131216-3-IN-2044.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878989v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Moving Horizon State Estimation: Application to Bioprocesses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and parameter identification of the batch lactic acid production process from wheat flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 17th International Conference on System Theory, Control and Computing (ICSTCC 2013) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2013.6689014⟩</w:t>
+              <w:t xml:space="preserve">2013 17th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sinaïa, Romania. pp.238 - 243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icstcc.2013.6688966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878986v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Predictive Control for continuous Chlorella vulgaris culture in a photobioreactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Moving Horizon State Estimation: Application to Bioprocesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Selişteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2012.6265701⟩</w:t>
+              <w:t xml:space="preserve">2013 17th International Conference on System Theory, Control and Computing (ICSTCC 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sinaïa, Romania. pp.CD-Rom, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2013.6689014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746785v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive non linéaire de la culture de microalgues pour la valorisation biologique de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9393,405 +9380,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail Commande Prédictive non Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Chlorella vulgaris growth rate in a continuous photobioreactor</w:t>
+                <w:t xml:space="preserve">Nonlinear Predictive Control for continuous Chlorella vulgaris culture in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arsène Isambert</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress - WC 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02025⟩</w:t>
+              <w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.586 - 591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2012.6265701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640786v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modeling of the green microalga Chlorella vulgaris in an air-lift photobioreactor</w:t>
+                <w:t xml:space="preserve">Estimation of Chlorella vulgaris growth rate in a continuous photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sette Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress - WC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10603-10608, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01955⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-Rom, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640782v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval observer for Chlorella vulgaris culture in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9813,326 +9800,335 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Conference on Control Applications (CCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Denver, Colorado, United States. pp.774-779, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCA.2011.6044419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the interval approach for Chlorella vulgaris biomass estimation</w:t>
+                <w:t xml:space="preserve">Growth modeling of the green microalga Chlorella vulgaris in an air-lift photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Diop</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress - WC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10603-10608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640700v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and identification of chlorella vulgaris culture in a photobioreactor</w:t>
+                <w:t xml:space="preserve">Optimization of the interval approach for Chlorella vulgaris biomass estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Pareau</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European workshop Biotechnology of Microalgae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nuthetal, Germany</w:t>
+              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando - Floride, United States. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495730v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the growth model parameters for a culture of Chlorella vulgaris in a photobioreactor</w:t>
               </w:r>
@@ -10371,2795 +10367,2799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unscented Kalman Filter State and Parameter estimation in a photobioreactor for microalgae production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Marafioti</w:t>
+                <w:t xml:space="preserve">Modelling and identification of chlorella vulgaris culture in a photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC International Symposium on Advanced Control of Chemical Processes (ADCHEM 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European workshop Biotechnology of Microalgae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nuthetal, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419278v1</w:t>
+                <w:t xml:space="preserve">hal-00495730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Model Approach to “Online” Performance Enhancement for Coal-fired Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Midou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Deprugney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Saint Petersbourg, Russia. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Retuning of Feedforward Controller – Application to the Airbrake Compensation of an Aircraft</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mouyon</w:t>
+                <w:t xml:space="preserve">Unscented Kalman Filter State and Parameter estimation in a photobioreactor for microalgae production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marafioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC International Symposium on Advanced Control of Chemical Processes (ADCHEM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Istanbul, Turkey. pp. 804-809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090712-4-TR-2008.00131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419621v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité pour l'identification d'un modèle paramétrique de culture de E. coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+                <w:t xml:space="preserve">Adaptive Retuning of Feedforward Controller – Application to the Airbrake Compensation of an Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Puyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA 08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Romania. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339343v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Strategy for Continuous Microalgae Cultivation Process in a Photobioreactor.</w:t>
+                <w:t xml:space="preserve">Nonlinear predictive control for continuous microalgae cultivation process in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Control Applications (CCA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision ICARCV 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.1373-1378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340521v1</w:t>
+                <w:t xml:space="preserve">hal-00339334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Tractable Off-line Robustified Controllers for Uncertain Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+                <w:t xml:space="preserve">Feeding a genetic algorithm with an ant colony for constrained optimization - an application to the Unit Commitment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision ICARCV 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.2136-2141</w:t>
+              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Funchal - Madeira, Portugal. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339317v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear predictive control for continuous microalgae cultivation process in a photobioreactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear model Predictive Control applied to E. Coli cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision ICARCV 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.1373-1378</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.14570-14575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339334v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding a genetic algorithm with an ant colony for constrained optimization - an application to the Unit Commitment problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Font</w:t>
+                <w:t xml:space="preserve">Robustness analysis of nonlinear predictive control of fed-batch E. Coli cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Mondon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Funchal - Madeira, Portugal. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation MED 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.564-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293963v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear model Predictive Control applied to E. Coli cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+                <w:t xml:space="preserve">Aircraft Airbrakes Compensation Design Using Iterative Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.14570-14575</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293765v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Airbrakes Compensation Design Using Iterative Inversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph. Mouyon</w:t>
+                <w:t xml:space="preserve">Estimation of microalgal photobioreactor production based on total inorganic carbon in the medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Alazard</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress - WC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293955v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness analysis of nonlinear predictive control of fed-batch E. Coli cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+                <w:t xml:space="preserve">Commande par retour d'état linéarisant de la culture de microalgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Vande Wouwer</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation MED 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.564-569</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293769v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande par retour d'état linéarisant de la culture de microalgues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
+                <w:t xml:space="preserve">Towards Tractable Off-line Robustified Controllers for Uncertain Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA 08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision ICARCV 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.2136-2141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343644v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of microalgal photobioreactor production based on total inorganic carbon in the medium</w:t>
+                <w:t xml:space="preserve">Control Strategy for Continuous Microalgae Cultivation Process in a Photobioreactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boucher</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress - WC 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Control Applications (CCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, San Antonio, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2008.4629634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293366v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear predictive control of E. Coli cultures</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité pour l'identification d'un modèle paramétrique de culture de E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain van de Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop NMPC-SOFAP07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Romania. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257215v1</w:t>
+                <w:t xml:space="preserve">hal-00339343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Automatic Tuning of an Aircraft Sideslip Estimator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ph. Mouyon</w:t>
+                <w:t xml:space="preserve">Enhanced genetic algorithm with guarantee of feasibility for the Unit Commitment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium On Automatic Control In Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258171v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced genetic algorithm with guarantee of feasibility for the Unit Commitment problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Font</w:t>
+                <w:t xml:space="preserve">Towards nonlinear model predictive control of fed-batch cultures of E.Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Mondon</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain van de Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IEEE MSC/CCA07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Singapore. pp.194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258314v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards nonlinear model predictive control of fed-batch cultures of E.Coli</w:t>
+                <w:t xml:space="preserve">Commande prédictive non linéaire de la culture fed-batch de la bactérie E. Coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain van de Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MSC/CCA07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Singapore. pp.194-199</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe de Travail « Commande prédictive non linéaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256826v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive non linéaire de la culture fed-batch de la bactérie E. Coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+                <w:t xml:space="preserve">Développement de capteurs logiciels pour la culture de microalgues dans un photobioréacteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain van de Wouwer</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe de Travail « Commande prédictive non linéaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">CRIEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257224v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs logiciels pour la culture de microalgues dans un photobioréacteur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
+                <w:t xml:space="preserve">Réglage automatique temps-réel de l'estimateur de dérapage d'un avion de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIEC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales et Nationales du GDR MACS, JDMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Reims, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258257v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglage automatique temps-réel de l'estimateur de dérapage d'un avion de transport</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ph. Mouyon</w:t>
+                <w:t xml:space="preserve">A software sensor for estimation of microalgal photobioreactor cultures based on total inorganic carbon in the medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales et Nationales du GDR MACS, JDMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Reims, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">7th European Workshop Biotechnology of Microalgae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nuthetal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258181v1</w:t>
+                <w:t xml:space="preserve">hal-00258199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software sensor for estimation of microalgal photobioreactor cultures based on total inorganic carbon in the medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
+                <w:t xml:space="preserve">Nonlinear predictive control of E. Coli cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boucher</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain van de Wouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Workshop Biotechnology of Microalgae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nuthetal, Germany</w:t>
+              <w:t xml:space="preserve">Workshop NMPC-SOFAP07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258199v1</w:t>
+                <w:t xml:space="preserve">hal-00257215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a generic model structure of bioreactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Maria Vladu</w:t>
+                <w:t xml:space="preserve">Real-time Automatic Tuning of an Aircraft Sideslip Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYCOPS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Cancun, Mexico. pp.255-260</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium On Automatic Control In Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256557v1</w:t>
+                <w:t xml:space="preserve">hal-00258171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local learning approach to real-time parameter estimation - Application to an Aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICINCO 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Angers, France. pp.399-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">District heating networks models : complexity, tractability and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Font</w:t>
+                <w:t xml:space="preserve">Towards a generic model structure of bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Vladu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Mondon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Large Scale Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Gdansk, Poland. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">DYCOPS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Cancun, Mexico. pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258306v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation and control of supply temperatures in district heating networks</w:t>
+                <w:t xml:space="preserve">District heating networks models : complexity, tractability and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
@@ -13173,208 +13173,329 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Cachan, France. pp.183-188</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Large Scale Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Gdansk, Poland. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259022v1</w:t>
+                <w:t xml:space="preserve">hal-00258306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du fonctionnement d'un bioréacteur en mode fed-batch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation and control of supply temperatures in district heating networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information, Modélisation, Optimisation et commande en génie des procédés SIMO'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Cachan, France. pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263508v1</w:t>
+                <w:t xml:space="preserve">hal-00259022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimisation du fonctionnement d'un bioréacteur en mode fed-batch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information, Modélisation, Optimisation et commande en génie des procédés SIMO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">District heating : a global approach to achieve high global efficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13389,84 +13510,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC workshop on Energy Saving Control in Plants and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Bansko, Bulgaria. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13476,51 +13597,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic optimization of predictive maintenance under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13529,120 +13650,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTD&amp;O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time, non-invasive monitoring of microalgae biofilm-based cultivation systems using reflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13687,87 +13808,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring high-value compounds production in microalgae biofilm-based systems using FTIR-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13812,73 +13933,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « photonique moyen infra-rouge » - MIR-Saclay 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unscented Kalman filter state estimation of anaerobic digestion of fruits and vegetables wastes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13887,84 +14008,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sette Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Chorukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeonov Ivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering and Environment Protection EEEP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Burgas, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13974,51 +14095,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofijación de CO2 por microalgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14066,73 +14187,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofixation de CO2 par les microalgues : Modélisation, estimation et commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14180,73 +14301,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, pp.156, 2014, 978-1-78405-040-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 Biofixation by Microalgae : Modeling, Estimation and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14284,70 +14405,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley ISTE, 192 p., 2014, 978-1-84821-598-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118984475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14357,285 +14478,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprocesses Parameter Estimation by Heuristic Optimization Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Sendrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Selisteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Model-Based Optimization and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26687-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Operation of a Lumostatic Microalgae Cultivation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Model-Based Optimization and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-319-26685-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26687-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant colonies for the unit commitment problem : from optimization to predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14694,306 +14815,306 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas Monmarché, Frédéric Guinand, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp. 119-138, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité pour l'identification d'un modèle paramétrique de culture E. coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
+                <w:t xml:space="preserve">Colonie de fourmis pour le problème d'affectation d'unités : de l'optimisation à la commande prédictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la coordination de Nicolas Monmarché, Frédéric Guinand, Patrick Siarry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatique avancée et Informatique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition de l'Académie Roumaine, pp.129-135, 2009, ISBN 978-973-27-1806-3</w:t>
+              <w:t xml:space="preserve">Fourmis artificielles. Volume 1 : des bases de l'optimisation aux réalisations industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.153-173, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418135v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonie de fourmis pour le problème d'affectation d'unités : de l'optimisation à la commande prédictive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Font</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité pour l'identification d'un modèle paramétrique de culture E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vande Wouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis artificielles. Volume 1 : des bases de l'optimisation aux réalisations industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.153-173, 2009</w:t>
+              <w:t xml:space="preserve">Automatique avancée et Informatique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition de l'Académie Roumaine, pp.129-135, 2009, ISBN 978-973-27-1806-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452902v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced genetic algorithm with guarantee of feasibility for the Unit Commitment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15015,106 +15136,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.291-302, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des lois de commande par approche fréquentielle &amp;quot;classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15134,73 +15255,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régulation industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Dunod, pp.175-200, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulateurs PI - PID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15220,51 +15341,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régulation industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Dunod, pp.217-241, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15274,51 +15395,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making aerial single-sequence shots with minimum jerk trajectories and predictive camera tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15366,51 +15487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15420,223 +15541,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control under probabilistic safety constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chance-constrained optimal control for autonomous vehicles trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId326"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15704,51 +15825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6FE2690"/>
+    <w:nsid w:val="C2C4340A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15935,51 +16056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sihem-tebbani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0388-2902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129225649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592831v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Novak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Goricanec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matko Orsag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijae/4071002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130520" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Abadli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dewasme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouwer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adc2.95" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8070772" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Moussa Bald&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant&#233; Cellou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sette Diop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2019.1.5461" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Babel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.05.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Benattia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thorign&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Vanessa Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Givry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6949-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01643609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chorukova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Simeonov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra Celis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.11.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Petre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Selisteanu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.997" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LS57JWD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0928-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Seli&#351;teanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Roman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Georgeanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.07.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VG8B96L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vande Wouwer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02470" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVGTPF0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mondon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Anjos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Langlois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Anjos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04692047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.484" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708571" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185737" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado Pereira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993881" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993822" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03944791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsul Arefin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pasquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004352" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bettachioli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc50472.2021.9666719" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celou Kante" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med51440.2021.9480197" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034785v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259742" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034724v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Moussa Balde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellou Kante" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259735" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8886116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550309" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619629" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984260" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2016.7790684" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798882" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321296" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321298" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.182" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.113" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257028v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.285" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089868v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2014.6982448" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Espinosa Ramos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Sendrescu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086591v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996938" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Entzmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961417" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2013.6688966" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2013.6689014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640786v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640782v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01955" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640757v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Badea" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2011.6044419" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495730v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524169v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495726v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0086" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00419278v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marafioti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beauvois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090712-4-TR-2008.00131" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Midou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deprugney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00419621v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ronceray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouyon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Puyou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339317v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293765v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293955v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puyou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00343644v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257215v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van de Wouwer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258171v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258314v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257224v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258257v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258181v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256557v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vladu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moyon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259022v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259023v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Anjos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443750v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445395v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262101v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeonov Ivan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106554v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999351v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984475" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256939v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_11" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256919v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_10" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529123v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418135v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452902v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hiret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322302v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260245v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260253v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852153v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Valli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sihem-tebbani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0388-2902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129225649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592831v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Novak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Goricanec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matko Orsag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijae/4071002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130520" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Abadli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dewasme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouwer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adc2.95" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8070772" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Moussa Bald&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant&#233; Cellou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sette Diop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2019.1.5461" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Babel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.05.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Benattia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thorign&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Vanessa Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Givry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6949-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01643609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chorukova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Simeonov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra Celis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.11.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Petre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Selisteanu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.997" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LS57JWD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0928-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Seli&#351;teanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Roman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Georgeanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.07.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VG8B96L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vande Wouwer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02470" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVGTPF0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mondon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Anjos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Langlois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Anjos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04692047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.484" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708533" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351862v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185737" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993822" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03944791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsul Arefin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pasquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004352" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993881" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270235v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celou Kante" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med51440.2021.9480197" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bettachioli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc50472.2021.9666719" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259742" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034724v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Moussa Balde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellou Kante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8886116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550309" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619629" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984260" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2016.7790684" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637682v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798882" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.113" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321298" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.182" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.285" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257002v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321296" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2014.6982448" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999334v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Espinosa Ramos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089859v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Sendrescu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086591v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996938" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999246v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Entzmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961417" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2013.6688966" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2013.6689014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761722v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746785v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265701" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640786v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Badea" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2011.6044419" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640782v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01955" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524169v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495726v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0086" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495730v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390589v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Midou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deprugney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00419278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marafioti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beauvois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090712-4-TR-2008.00131" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00419621v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ronceray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouyon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Puyou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293963v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293765v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293769v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293955v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mouyon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puyou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293366v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00343644v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339317v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339343v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258314v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256826v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van de Wouwer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257224v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258257v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258181v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258199v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moyon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256557v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vladu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259022v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263508v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259023v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774549v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Anjos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445395v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262101v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeonov Ivan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106554v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999351v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984475" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256939v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_11" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256919v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_10" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529123v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452902v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hiret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418135v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322302v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260245v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260253v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852153v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441033v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Valli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422346v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>