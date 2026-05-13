--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -269,3071 +269,3071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Basquiat, peintre de l’a-norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 160 (1), pp.201-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/top.160.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir père d'un enfant mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62 (4), pp.383-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ppsy/2023624383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Basquiat, peintre de l’a-norme</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand je peins, je ne pense pas à la peinture… Je pense à la vie » Les multiples voyages de Jean-Michel Basquiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 88 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects scientifiques et cliniques des médiations thérapeutiques : quelle prise en soin pour les victimes de l’explosion du port de Beyrouth ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chesnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine à l'écran : &amp;quot;No country for old men&amp;quot; des Frères Coen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 160 (1), pp.201-214. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Quand je peins, je ne pense pas à la peinture… Je pense à la vie » Les multiples voyages de Jean-Michel Basquiat</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healing Collective Trauma through Clay: Evaluation and Treatment of Neurological Disorders in Beirut Explosion Survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chesnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 88 (5)</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’as-tu vu à Cracovie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (3), pp.288-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2023623288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Serban lonescu (23 septembre 1950-26 septembre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (3), pp.295-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2023623295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profiles and health risks (STIs, HCV, HIV) of injecting drug users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Kpelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawouena Komlan Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufeil Sounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne Moukouta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l'attachement et des psychotraumatismes dans les addictions aux drogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Kpelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanic Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kossigan Kokou-Kpolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne Moukouta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mental health and socio-economical profiles of injecting drug users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Kpelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne Moukouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Yenkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan M. Gbetogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerva psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S2724-6612.21.02161-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Psychodynamik kreativen Gestaltens Kapitel : Kreatives Gestalten in der Migrantenbetreuung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Franzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schauder Silke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kultur – Kunst – Therapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783495824207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Human Potential in Terms of Strength and Fragility: A Case Study of Michael Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tordjman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pereira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNAL FOR THE EDUCATION OF THE GIFTED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (1, SI), pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0162353219894645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenting and mental illness: Internalized stigma and perspectives for improving parental functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Paraskevoulakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (2), pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VALIDATION TRANSCULTURELLE DU RELATIONSHIP SCALES QUESTIONNAIRE EN FRANÇAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzodzo Eli Ekploam Kpelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanic Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossigan Kokou-Kpolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemane Moukouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.61 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1070663ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phototoxicity nonclinical plus clinical cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 392 (1), pp.S66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une jolie manière de mettre les choses en projet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 14 (2), pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/insi.014.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Such as into himself at last Eternity changes him. Notes on me/not-me and David Bowie's avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (1), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parentalité et maladie mentale : focus sur les besoins d’aide des parents qui présentent des troubles mentaux graves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Paraskevoulakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 94, p. 337 à 346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The estimate of risks to users of injectable drugs in Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzodzo Kpelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanic Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossigan Kokou-Kpolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bernoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Psychotropes, 24, pp.77-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.241.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation de l’homme au chien familier : symptôme de sa dynamique psychique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Elies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, n° 142 (1), pp.53-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/top.142.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Healing Collective Trauma through Clay: Evaluation and Treatment of Neurological Disorders in Beirut Explosion Survivors</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Hemingway or the Tragic Alterity of the Work of Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odette Chesnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Person Centered Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.182-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5750/ijpcm.v7i3.649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un enchantement désenchanté : la poupée d’Oskar Kokoschka (1886-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.02.001⟩</w:t>
+              <w:t xml:space="preserve">Le Carnet psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 209 (6), pp.44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcp.209.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’as-tu vu à Cracovie ?</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bowie is ... The man who fell to earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
-              </w:r>
-[...336 lines deleted...]
-                <w:t xml:space="preserve">Charlemagne Moukouta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.11.019⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 175 (1), pp.47-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eli Kpelly</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dream Images and Creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Komlan M. Gbetogbe</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Korff Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerva psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychoanalytic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (1), pp.111-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Georg Franzen</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affective mentalizing in Addictive Borderline Personality: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Schauder Silke</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bernoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanic Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kultur – Kunst – Therapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5771/9783495824207⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.458-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...826 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlot, créateur d’une nouvelle langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 142 (1), pp.53-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/top.142.0053⟩</w:t>
+              <w:t xml:space="preserve">, 2015, n° 131 (2), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/top.131.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Papa Hemingway or the Tragic Alterity of the Work of Art</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clip « Thriller » de Michael Jackson : une métamorphose négative du héros à l'adolescence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Person Centered Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5750/ijpcm.v7i3.649⟩</w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T. 31 n°4 (4), pp.965-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.086.0965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">David Bowie is ... The man who fell to earth</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jackson ou la métamorphose négative de l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.11.010⟩</w:t>
+              <w:t xml:space="preserve">L'Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volume 13 (1), pp.108-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lautr.037.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un enchantement désenchanté : la poupée d’Oskar Kokoschka (1886-1980)</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublimation et résilience : Paul et Camille Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Carnet psy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lcp.209.0044⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Numéro 510 (6), pp.445-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.510.0445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublimation et résilience : Paul et Camille Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Korff Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalytic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Numéro 510 (6), pp.445-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.510.0445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obama, premier Président autre des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.02.001⟩</w:t>
+              <w:t xml:space="preserve">L'Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Volume. 10 (2), pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lautr.029.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Charlot, créateur d’une nouvelle langue</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l'inachèvement : Michel-Ange et Camille Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 131 (2), pp.157-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/top.131.0157⟩</w:t>
+              <w:t xml:space="preserve">, 2008, n° 104 (3), pp.173-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/top.104.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le clip « Thriller » de Michael Jackson : une métamorphose négative du héros à l'adolescence ?</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du temps de l'œuvre à l'œuvre du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Schauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, T. 31 n°4 (4), pp.965-977. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ado.086.0965⟩</w:t>
+              <w:t xml:space="preserve">, 2008, T. 26 n°2 (2), pp.389-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.064.0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...389 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411200v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04398140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caution pseudo-scientifique et pratiques sécuritaires</w:t>
               </w:r>
@@ -6164,51 +6164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chesnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schauder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407303v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.01.018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023624383" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04396964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.160.0201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.02.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023623288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023623295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kpelly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawouena Komlan Bohm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufeil Sounga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Moukouta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.08.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanic Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kossigan Kokou-Kpolou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.11.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Yenkey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan M. Gbetogbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S2724-6612.21.02161-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Franzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schauder Silke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495824207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tordjman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pereira da Costa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162353219894645" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzodzo Eli Ekploam Kpelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Kokou-Kpolou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemane Moukouta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070663ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paraskevoulakou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.03.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/insi.014.0245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bode" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.11.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzodzo Kpelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.241.0077" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Elies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.142.0053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5750/ijpcm.v7i3.649" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.11.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.209.0044" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Korff Sausse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecointe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.131.0157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.086.0965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.037.0108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.510.0445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.029.0207" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.064.0389" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.104.0173" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.255.0042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cla.014.0099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.625.0319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bourgeois-Bougrine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonetto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schau.2023.01" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schau.2023.01.0255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Lecourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lecou.2020.01.0021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.masse.2018.01.0063" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29790" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.berra.2016.01.0359" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Korff-Sausse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scell.2016.01.0203" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desprats-Pequignot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411173v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.chagn.2014.02.0389" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vives.2014.01.0067" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.chian.2014.01.0215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.cyrul.2012.01.0173" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scell.2012.01.0177" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398070v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lof.2012.01.0221" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pernet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206857v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03666410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03662310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schau.2012.01" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gozlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Beaunay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Capretti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Madiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chesnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schauder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407303v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.01.018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04396964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.160.0201" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023624383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.02.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023623288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023623295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Kpelly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawouena Komlan Bohm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufeil Sounga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Moukouta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.08.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanic Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kossigan Kokou-Kpolou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.11.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Yenkey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan M. Gbetogbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S2724-6612.21.02161-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Franzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schauder Silke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495824207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tordjman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pereira da Costa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162353219894645" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paraskevoulakou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.03.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzodzo Eli Ekploam Kpelly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Kokou-Kpolou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemane Moukouta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070663ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bode" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/insi.014.0245" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.11.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzodzo Kpelly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.241.0077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Elies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.142.0053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5750/ijpcm.v7i3.649" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.209.0044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.11.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Korff Sausse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecointe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.131.0157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.086.0965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.037.0108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.510.0445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.029.0207" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.104.0173" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.064.0389" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.255.0042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cla.014.0099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.625.0319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bourgeois-Bougrine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonetto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schau.2023.01" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schau.2023.01.0255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Lecourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lecou.2020.01.0021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.masse.2018.01.0063" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29790" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.berra.2016.01.0359" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Korff-Sausse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scell.2016.01.0203" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desprats-Pequignot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411173v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.chagn.2014.02.0389" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vives.2014.01.0067" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.chian.2014.01.0215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.cyrul.2012.01.0173" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scell.2012.01.0177" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398070v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lof.2012.01.0221" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pernet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206857v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03666410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03662310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04397974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schau.2012.01" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gozlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Beaunay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Capretti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Madiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>