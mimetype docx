--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -5027,125 +5027,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What role of natural gas in Russia’s decarbonized future?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Garanina</w:t>
+                <w:t xml:space="preserve">Gestion de l’intermittence de court-terme dans les scénarios prospectifs de long-terme appliqués au secteur électrique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th edition of the International Energy Workshop (IEW) Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque énergie CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267462v1</w:t>
+                <w:t xml:space="preserve">hal-03503651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the climate footprint of cement: a modelling-based approach integrating demand and supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5174,195 +5200,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Conference Society And Materials – EcoSD (SAM-15-EcoSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arcelor-Mittal; CNRS; Carnot Energie du futur..., May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03222548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’intermittence de court-terme dans les scénarios prospectifs de long-terme appliqués au secteur électrique français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lemiale</w:t>
+                <w:t xml:space="preserve">What role of natural gas in Russia’s decarbonized future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Garanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque énergie CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">39th edition of the International Energy Workshop (IEW) Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503651v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transition in Russia: What implications for natural gas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Garanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5394,312 +5394,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Gas Involvement in China’s Energy Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assesment of the Demand Respons Aplication in Europe and its Complementary/Competitive Character with Storage Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olga Garanina</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Mantulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Stolyarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Challenges for the Next Decade: 16th IAEE European Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Energy Economists, Aug 2019, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Local energy, global markets, 42nd IAEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Energy Economics, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355125v1</w:t>
+                <w:t xml:space="preserve">hal-02150581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assesment of the Demand Respons Aplication in Europe and its Complementary/Competitive Character with Storage Technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural Gas Involvement in China’s Energy Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Stolyarova</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Garanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local energy, global markets, 42nd IAEE international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Energy Economics, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Energy Challenges for the Next Decade: 16th IAEE European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Energy Economists, Aug 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150581v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergies renouvelables et variables : complémentarité ou concurrence entre options de flexibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Mantulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Stolyarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Hydro-Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hydro-Québec, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5843,126 +5843,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of climate change on the energy systems with the POLES model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requirements of load following by nuclear power plant as a function of variable renewable energies's development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Mantulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de travail ISIMIP-Inter-sectoral impact model intercomparison project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIMIP framework, Jul 2018, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140500v1</w:t>
+                <w:t xml:space="preserve">hal-01838416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Security in post-Paris Deep Decarbonisation Scenarios for the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Stolyarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,152 +6063,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements of load following by nuclear power plant as a function of variable renewable energies's development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impacts of climate change on the energy systems with the POLES model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion de travail ISIMIP-Inter-sectoral impact model intercomparison project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIMIP framework, Jul 2018, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838416v1</w:t>
+                <w:t xml:space="preserve">hal-02140500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of bioenergy and green gas technologies in energy systems decarbonisation strategies</w:t>
               </w:r>
@@ -6352,342 +6352,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring pathways of solar PV learning-by-doing in Integrated Assessment Models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">China's gas demand in low carbon transition: implications for the international natural gas markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Garanina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd AIEE Energy Symposium on Current and future challenges to energy security-the energy transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italia Economisti dell' Energia, Dec 2018, Milan, Italy. pp.1-18</w:t>
+              <w:t xml:space="preserve">Current and future challenges to energy security-the energy transition: 3rd AIEE Energy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana Economisti dell' Energia, Dec 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960855v1</w:t>
+                <w:t xml:space="preserve">hal-01960810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">China's gas demand in low carbon transition: implications for the international natural gas markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The future of road mobility : can gas vehicles be a credible alternative for road transportation decarbonisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Mantulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Garanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current and future challenges to energy security-the energy transition: 3rd AIEE Energy Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Associazione Italiana Economisti dell' Energia, Dec 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">, Associazione Italiana Economisti dell'Energia, Dec 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960810v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of road mobility : can gas vehicles be a credible alternative for road transportation decarbonisation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+                <w:t xml:space="preserve">Exploring pathways of solar PV learning-by-doing in Integrated Assessment Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Bevione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmen Sytze de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gernaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current and future challenges to energy security-the energy transition: 3rd AIEE Energy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana Economisti dell'Energia, Dec 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">3rd AIEE Energy Symposium on Current and future challenges to energy security-the energy transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italia Economisti dell' Energia, Dec 2018, Milan, Italy. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960778v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LONG-TERM TRANSMISSION CAPACITY PLANNING IN A SCENARIO WITH HIGH SHARE OF VARIABLE RENEWABLE ENERGIES</w:t>
               </w:r>
@@ -7018,51 +7018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Implication of COP21 for Energy Security in EU28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Stolyarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7126,51 +7126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of gasification and methanisation in decarbonisation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Mantulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7208,51 +7208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Load Following Capacity: Will Increasing Renewable Share in Europe’s Electricity Reduce Nuclear Reactors’ Capacity or Load Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7333,51 +7333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources d’Uranium, Scénarios, Dynamique du Nucléaire et de l’Energie (RUSDYN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7458,51 +7458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium resources, scenarios, nuclear and energy dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,273 +7577,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources d’uranium, scénarios, dynamique du nucléaire et de l’énergie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bidaud</w:t>
+                <w:t xml:space="preserve">Variable renewable energies and storage development in long term energy modelling tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Mathonniere</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Criqui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Uranium 2014 de la Société Géologique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
+              <w:t xml:space="preserve">14th IAEE European Energy Conference: Sustainable energy policy and strategies for Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Energy Economists, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01083813v1</w:t>
+                <w:t xml:space="preserve">hal-01279467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable renewable energies and storage development in long term energy modelling tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Criqui</w:t>
+                <w:t xml:space="preserve">Ressources d’uranium, scénarios, dynamique du nucléaire et de l’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Noirot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAEE European Energy Conference: Sustainable energy policy and strategies for Europe </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Energy Economists, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Les Journées Uranium 2014 de la Société Géologique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279467v1</w:t>
+                <w:t xml:space="preserve">in2p3-01083813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the interactions between Variable Renewable Energies, electricity storage and grid in long term energy modelling tools</w:t>
               </w:r>
@@ -7881,51 +7881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy conference 2014 Regulation and Energy Markets : Beyond Failures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7963,51 +7963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary prospective analysis of nuclear power technological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8170,64 +8170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude prospective de la transition technologique électronucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Zakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9907,51 +9907,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on energy security implications of NDC and 2°C/1.5°C trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Stolyarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10438,51 +10438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507434v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Keramidas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egycc.2023.100121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bibas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Muratori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Sakamoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03245-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seleshi G. Yalew" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van Vliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. H. J. Gernaat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Miara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0664-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Daioglou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Fujimori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02877-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mantulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116737" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114958" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kermeli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wina Crijns-Graus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Ruijven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Luderer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaja Pehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Arvesen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Bodirsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13067-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Quoc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K. Rose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef P. van Vuuren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Weyant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-018-2226-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Toux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Despr&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20171044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Pietzcker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carrara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen-Sytze de Boer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2017.03.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riahi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bertram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G. J. den Elzen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.09.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2014.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9449-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Griffin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0963-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Krey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Calvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Merrick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0924-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Markandaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Gonzalez-Eguino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.07.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knopf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Bakken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kanudia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007813400058" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F&#246;rster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schumacher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica de Cian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.11.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/21/212004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Armstrong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hales" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chiabai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301541v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185203v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garanina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355125v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Cortez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tran Quoc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Sytze de Boer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gernaat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631004v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848256v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609522v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevione" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gernaat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01632475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01631645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabriel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathonniere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gabriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083813v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Criqui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452948v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452950v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rynikiewicz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878210v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud-Bonod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar S. Eskeland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Jochem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Neufeldt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446310v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapillonne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chateau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496223v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coindoz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Agator" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140482v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgiev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bukowski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delsa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Y. Edelenbosch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507434v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Keramidas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egycc.2023.100121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bibas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Muratori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Sakamoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03245-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seleshi G. Yalew" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van Vliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. H. J. Gernaat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Miara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0664-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Daioglou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Fujimori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02877-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mantulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116737" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114958" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kermeli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wina Crijns-Graus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Ruijven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Luderer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaja Pehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Arvesen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Bodirsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13067-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Quoc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K. Rose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef P. van Vuuren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Weyant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-018-2226-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Toux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Despr&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20171044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Pietzcker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carrara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen-Sytze de Boer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2017.03.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riahi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bertram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G. J. den Elzen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.09.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2014.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9449-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Griffin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0963-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Krey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Calvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Merrick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0924-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Markandaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Gonzalez-Eguino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.07.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knopf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Bakken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kanudia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007813400058" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F&#246;rster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schumacher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica de Cian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.11.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/21/212004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Armstrong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hales" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chiabai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301541v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185203v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garanina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Cortez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tran Quoc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Sytze de Boer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gernaat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631004v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848256v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609522v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevione" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gernaat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01632475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01631645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabriel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathonniere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gabriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279467v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083813v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Criqui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452948v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452950v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rynikiewicz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878210v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud-Bonod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar S. Eskeland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Jochem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Neufeldt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446310v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapillonne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chateau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496223v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coindoz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Agator" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140482v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgiev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bukowski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delsa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Y. Edelenbosch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>