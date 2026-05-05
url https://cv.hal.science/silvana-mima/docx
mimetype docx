--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -4647,217 +4647,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating production processes and hydrogen supply routesfor zero-emissions steelmaking in the EU</w:t>
+                <w:t xml:space="preserve">Materials industry modelling in net-zero emissions scenarios: hydrogen contribution to low-carbon steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEE conference, Athens, 24 September 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, College americain d'Athènes, Sep 2022, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frauenhofer, May 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791450v1</w:t>
+                <w:t xml:space="preserve">hal-03682375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials industry modelling in net-zero emissions scenarios: hydrogen contribution to low-carbon steel</w:t>
+                <w:t xml:space="preserve">Evaluating production processes and hydrogen supply routesfor zero-emissions steelmaking in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frauenhofer, May 2022, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">IAEE conference, Athens, 24 September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College americain d'Athènes, Sep 2022, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682375v1</w:t>
+                <w:t xml:space="preserve">hal-03791450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of demand, recycling, CO2 capture and hydrogenin the global race for zero-emissions steel</w:t>
               </w:r>
@@ -4932,138 +4932,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways towards a net-zero carbon emissions cement: a modelling-based approach integrating demand and supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kimon Keramidas</w:t>
+                <w:t xml:space="preserve">What role of natural gas in Russia’s decarbonized future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Garanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IAEE Online Conference: Energy, Covid and Climate change - #IAEE2021ONLINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">39th edition of the International Energy Workshop (IEW) Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252093v1</w:t>
+                <w:t xml:space="preserve">hal-03267462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l’intermittence de court-terme dans les scénarios prospectifs de long-terme appliqués au secteur électrique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5105,73 +5092,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque énergie CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the climate footprint of cement: a modelling-based approach integrating demand and supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5200,169 +5187,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Conference Society And Materials – EcoSD (SAM-15-EcoSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arcelor-Mittal; CNRS; Carnot Energie du futur..., May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03222548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What role of natural gas in Russia’s decarbonized future?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Garanina</w:t>
+                <w:t xml:space="preserve">Pathways towards a net-zero carbon emissions cement: a modelling-based approach integrating demand and supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th edition of the International Energy Workshop (IEW) Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">1st IAEE Online Conference: Energy, Covid and Climate change - #IAEE2021ONLINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267462v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transition in Russia: What implications for natural gas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Garanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5394,312 +5394,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assesment of the Demand Respons Aplication in Europe and its Complementary/Competitive Character with Storage Technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural Gas Involvement in China’s Energy Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Stolyarova</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Garanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local energy, global markets, 42nd IAEE international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Energy Economics, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Energy Challenges for the Next Decade: 16th IAEE European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Energy Economists, Aug 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150581v1</w:t>
+                <w:t xml:space="preserve">hal-02355125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Gas Involvement in China’s Energy Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assesment of the Demand Respons Aplication in Europe and its Complementary/Competitive Character with Storage Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olga Garanina</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Mantulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Stolyarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Challenges for the Next Decade: 16th IAEE European Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Energy Economists, Aug 2019, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Local energy, global markets, 42nd IAEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Energy Economics, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355125v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergies renouvelables et variables : complémentarité ou concurrence entre options de flexibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Mantulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Stolyarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Hydro-Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hydro-Québec, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5718,441 +5718,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and renewables in deregulated markets. Nuclear fuel cycle cost estimates with cross-disciplinary modelling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impacts of climate change on the energy systems with the POLES model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion de travail ISIMIP-Inter-sectoral impact model intercomparison project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIMIP framework, Jul 2018, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838422v1</w:t>
+                <w:t xml:space="preserve">hal-02140500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements of load following by nuclear power plant as a function of variable renewable energies's development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabin Mantulet</w:t>
+                <w:t xml:space="preserve">Energy Security in post-Paris Deep Decarbonisation Scenarios for the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Stolyarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Transforming energy markets, 41st IAEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Energy Economists, Jun 2018, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838416v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Security in post-Paris Deep Decarbonisation Scenarios for the EU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Stolyarova</w:t>
+                <w:t xml:space="preserve">Requirements of load following by nuclear power plant as a function of variable renewable energies's development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Mantulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transforming energy markets, 41st IAEE international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Energy Economists, Jun 2018, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835731v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of climate change on the energy systems with the POLES model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear and renewables in deregulated markets. Nuclear fuel cycle cost estimates with cross-disciplinary modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de travail ISIMIP-Inter-sectoral impact model intercomparison project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIMIP framework, Jul 2018, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140500v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of bioenergy and green gas technologies in energy systems decarbonisation strategies</w:t>
               </w:r>
@@ -6352,342 +6352,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">China's gas demand in low carbon transition: implications for the international natural gas markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring pathways of solar PV learning-by-doing in Integrated Assessment Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Bevione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmen Sytze de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gernaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current and future challenges to energy security-the energy transition: 3rd AIEE Energy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana Economisti dell' Energia, Dec 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">3rd AIEE Energy Symposium on Current and future challenges to energy security-the energy transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italia Economisti dell' Energia, Dec 2018, Milan, Italy. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960810v1</w:t>
+                <w:t xml:space="preserve">hal-01960855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of road mobility : can gas vehicles be a credible alternative for road transportation decarbonisation?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">China's gas demand in low carbon transition: implications for the international natural gas markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Garanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current and future challenges to energy security-the energy transition: 3rd AIEE Energy Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Associazione Italiana Economisti dell'Energia, Dec 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">, Associazione Italiana Economisti dell' Energia, Dec 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960778v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring pathways of solar PV learning-by-doing in Integrated Assessment Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Gernaat</w:t>
+                <w:t xml:space="preserve">The future of road mobility : can gas vehicles be a credible alternative for road transportation decarbonisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Mantulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd AIEE Energy Symposium on Current and future challenges to energy security-the energy transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italia Economisti dell' Energia, Dec 2018, Milan, Italy. pp.1-18</w:t>
+              <w:t xml:space="preserve">Current and future challenges to energy security-the energy transition: 3rd AIEE Energy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana Economisti dell'Energia, Dec 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960855v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LONG-TERM TRANSMISSION CAPACITY PLANNING IN A SCENARIO WITH HIGH SHARE OF VARIABLE RENEWABLE ENERGIES</w:t>
               </w:r>
@@ -7018,77 +7018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Implication of COP21 for Energy Security in EU28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Stolyarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current and Future Challenges to Energy Security: 2nd AIEE energy symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Energy Economists, Nov 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7126,51 +7126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of gasification and methanisation in decarbonisation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Mantulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7208,51 +7208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Load Following Capacity: Will Increasing Renewable Share in Europe’s Electricity Reduce Nuclear Reactors’ Capacity or Load Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7333,51 +7333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources d’Uranium, Scénarios, Dynamique du Nucléaire et de l’Energie (RUSDYN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7458,51 +7458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium resources, scenarios, nuclear and energy dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,273 +7577,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable renewable energies and storage development in long term energy modelling tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Criqui</w:t>
+                <w:t xml:space="preserve">Ressources d’uranium, scénarios, dynamique du nucléaire et de l’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Noirot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAEE European Energy Conference: Sustainable energy policy and strategies for Europe </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Energy Economists, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Les Journées Uranium 2014 de la Société Géologique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279467v1</w:t>
+                <w:t xml:space="preserve">in2p3-01083813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources d’uranium, scénarios, dynamique du nucléaire et de l’énergie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bidaud</w:t>
+                <w:t xml:space="preserve">Variable renewable energies and storage development in long term energy modelling tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Mathonniere</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Criqui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Uranium 2014 de la Société Géologique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
+              <w:t xml:space="preserve">14th IAEE European Energy Conference: Sustainable energy policy and strategies for Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Energy Economists, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01083813v1</w:t>
+                <w:t xml:space="preserve">hal-01279467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the interactions between Variable Renewable Energies, electricity storage and grid in long term energy modelling tools</w:t>
               </w:r>
@@ -7881,51 +7881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy conference 2014 Regulation and Energy Markets : Beyond Failures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7963,51 +7963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary prospective analysis of nuclear power technological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8170,64 +8170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude prospective de la transition technologique électronucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Zakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,264 +9065,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming the European energy system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The economics of low stabilisation : implications for technological change and policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar S. Eskeland</w:t>
+                <w:t xml:space="preserve">Ottmar Edenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henry Neufeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hulme, M. &amp; Neufeld, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making climate change work for us</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge Universiy Press, pp.165-199, 2010</w:t>
+              <w:t xml:space="preserve">, Cambridge Universiy Press, pp.291-318, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00446304v1</w:t>
+                <w:t xml:space="preserve">halshs-00446310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economics of low stabilisation : implications for technological change and policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Knopf</w:t>
+                <w:t xml:space="preserve">Transforming the European energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar S. Eskeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eberhard Jochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottmar Edenhofer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Criqui</w:t>
+                <w:t xml:space="preserve">Henry Neufeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hulme, M. &amp; Neufeld, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making climate change work for us</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge Universiy Press, pp.291-318, 2010</w:t>
+              <w:t xml:space="preserve">, Cambridge Universiy Press, pp.165-199, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00446310v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00446304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios d'émission pour les chroniques de la valeur tutélaire du carbone</w:t>
               </w:r>
@@ -9699,51 +9699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Coindoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9907,64 +9907,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on energy security implications of NDC and 2°C/1.5°C trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Stolyarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10438,51 +10438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507434v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Keramidas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egycc.2023.100121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bibas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Muratori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Sakamoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03245-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seleshi G. Yalew" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van Vliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. H. J. Gernaat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Miara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0664-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Daioglou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Fujimori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02877-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mantulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116737" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114958" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kermeli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wina Crijns-Graus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Ruijven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Luderer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaja Pehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Arvesen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Bodirsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13067-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Quoc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K. Rose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef P. van Vuuren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Weyant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-018-2226-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Toux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Despr&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20171044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Pietzcker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carrara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen-Sytze de Boer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2017.03.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riahi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bertram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G. J. den Elzen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.09.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2014.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9449-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Griffin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0963-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Krey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Calvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Merrick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0924-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Markandaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Gonzalez-Eguino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.07.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knopf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Bakken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kanudia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007813400058" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F&#246;rster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schumacher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica de Cian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.11.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/21/212004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Armstrong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hales" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chiabai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301541v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185203v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garanina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Cortez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tran Quoc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Sytze de Boer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gernaat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631004v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848256v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609522v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevione" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gernaat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01632475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01631645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabriel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathonniere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gabriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279467v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083813v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Criqui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452948v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452950v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rynikiewicz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878210v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud-Bonod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar S. Eskeland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Jochem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Neufeldt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446310v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapillonne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chateau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496223v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coindoz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Agator" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140482v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgiev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bukowski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delsa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Y. Edelenbosch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507434v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Keramidas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egycc.2023.100121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bibas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Muratori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Sakamoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03245-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seleshi G. Yalew" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van Vliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. H. J. Gernaat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Miara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0664-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Daioglou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Fujimori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02877-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mantulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116737" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114958" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kermeli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wina Crijns-Graus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Ruijven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Luderer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaja Pehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Arvesen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Bodirsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13067-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Quoc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K. Rose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef P. van Vuuren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Weyant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-018-2226-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Toux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Despr&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20171044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Pietzcker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carrara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen-Sytze de Boer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2017.03.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riahi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bertram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G. J. den Elzen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.09.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2014.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9449-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Griffin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0963-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Krey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Calvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Merrick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0924-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Markandaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Gonzalez-Eguino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.07.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knopf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Bakken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kanudia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007813400058" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah F&#246;rster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schumacher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica de Cian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.11.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/21/212004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Armstrong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hales" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chiabai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301541v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185203v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garanina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355125v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Cortez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tran Quoc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Sytze de Boer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gernaat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631004v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848256v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609522v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevione" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gernaat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01632475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01631645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabriel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathonniere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gabriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083813v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Criqui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452948v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452950v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rynikiewicz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878210v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud-Bonod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446304v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar S. Eskeland" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Jochem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Neufeldt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapillonne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chateau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496223v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coindoz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Agator" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140482v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgiev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bukowski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delsa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Y. Edelenbosch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>